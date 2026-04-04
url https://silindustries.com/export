--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -469,51 +469,51 @@
         <is>
           <t>Capabilities</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>https://silindustries.com</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Generated:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2026-03-10 16:26:04</t>
+          <t>2026-04-04 12:30:31</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Brands</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Categories</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>