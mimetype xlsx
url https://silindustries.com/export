--- v1 (2026-04-04)
+++ v2 (2026-04-26)
@@ -469,51 +469,51 @@
         <is>
           <t>Capabilities</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>https://silindustries.com</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Generated:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2026-04-04 12:30:31</t>
+          <t>2026-04-26 07:26:15</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Brands</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Categories</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>