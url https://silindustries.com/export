--- v2 (2026-04-26)
+++ v3 (2026-06-05)
@@ -469,51 +469,51 @@
         <is>
           <t>Capabilities</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>https://silindustries.com</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Generated:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2026-04-26 07:26:15</t>
+          <t>2026-06-05 11:44:15</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Brands</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Categories</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>