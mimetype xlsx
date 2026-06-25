--- v3 (2026-06-05)
+++ v4 (2026-06-25)
@@ -469,51 +469,51 @@
         <is>
           <t>Capabilities</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>https://silindustries.com</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Generated:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2026-06-05 11:44:15</t>
+          <t>2026-06-25 14:15:17</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Brands</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Categories</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>