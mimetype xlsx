--- v4 (2026-06-25)
+++ v5 (2026-07-15)
@@ -469,51 +469,51 @@
         <is>
           <t>Capabilities</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>https://silindustries.com</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Generated:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2026-06-25 14:15:17</t>
+          <t>2026-07-15 16:53:16</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Brands</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Categories</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>