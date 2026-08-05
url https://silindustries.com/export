--- v5 (2026-07-15)
+++ v6 (2026-08-05)
@@ -423,97 +423,97 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://silindustries.com" TargetMode="External" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D1611"/>
+  <dimension ref="A1:D1586"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="29" customWidth="1" min="1" max="1"/>
     <col width="31" customWidth="1" min="2" max="2"/>
     <col width="33" customWidth="1" min="3" max="3"/>
     <col width="260" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Title:</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Capabilities</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>https://silindustries.com</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Generated:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2026-07-15 16:53:16</t>
+          <t>2026-08-04 20:22:06</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Brands</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Categories</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
@@ -2324,29250 +2324,28788 @@
         </is>
       </c>
       <c r="D101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>14-97862-02</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Curtiss Wright</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Wiper Motor</t>
         </is>
       </c>
       <c r="D102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>14027-1</t>
+          <t>1416-101-G</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Starter</t>
         </is>
       </c>
       <c r="D103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>14027-2</t>
+          <t>1416-38-F</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
-[...2 lines deleted...]
-      <c r="D104" t="inlineStr"/>
+          <t>Starter</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Various Models Within</t>
+        </is>
+      </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>14027-2L</t>
+          <t>1416-6-B</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
-[...2 lines deleted...]
-      <c r="D105" t="inlineStr"/>
+          <t>Starter</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>Various Models Within</t>
+        </is>
+      </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>14027-4</t>
+          <t>1475-00-1</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Air Valves</t>
         </is>
       </c>
       <c r="D106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>14027-5</t>
+          <t>1481-00-1</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Air Valves</t>
         </is>
       </c>
       <c r="D107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>14027-6</t>
+          <t>1500-22-1</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>14027-7</t>
+          <t>1500-34-1</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>1416-101-G</t>
+          <t>15082-7</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Hydra-Ele</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Starter</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>1416-38-F</t>
+          <t>150SG111Q</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Starter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>1416-6-B</t>
+          <t>150SG114Q</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Starter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>1475-00-1</t>
+          <t>150SG115Q</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Air Valves</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>1481-00-1</t>
+          <t>150SG116Q</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Air Valves</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>1500-22-1</t>
+          <t>150SG117Q</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>1500-34-1</t>
+          <t>150SG118Q</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>15082-7</t>
+          <t>150SG119Q</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Hydra-Ele</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>150SG111Q</t>
+          <t>150SG120Q</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>APC</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>150SG114Q</t>
+          <t>150SG121Q</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>APC</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>150SG115Q</t>
+          <t>150SG122Q</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>APC</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>150SG116Q</t>
+          <t>150SG123Q</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>APC</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>150SG117Q</t>
+          <t>150SG124Q</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>APC</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>150SG118Q</t>
+          <t>150SG125Q</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>APC</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>150SG119Q</t>
+          <t>150SG125Q-2</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>APC</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>150SG120Q</t>
+          <t>150SG144Q</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>APC</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>150SG121Q</t>
+          <t>151CH1</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>150SG122Q</t>
+          <t>151CH2</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>150SG123Q</t>
+          <t>1532-10A</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...2 lines deleted...]
-      <c r="D128" t="inlineStr"/>
+          <t>De-Ice Valve</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Volume 4</t>
+        </is>
+      </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>150SG124Q</t>
+          <t>1532-10C</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...2 lines deleted...]
-      <c r="D129" t="inlineStr"/>
+          <t>De-Ice Valve</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Volume 4</t>
+        </is>
+      </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>150SG125Q</t>
+          <t>1532-2A</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...2 lines deleted...]
-      <c r="D130" t="inlineStr"/>
+          <t>De-Ice Valve</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Volume 4</t>
+        </is>
+      </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>150SG125Q-2</t>
+          <t>1532-3A</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...2 lines deleted...]
-      <c r="D131" t="inlineStr"/>
+          <t>De-Ice Valve</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Volume 4</t>
+        </is>
+      </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>150SG144Q</t>
+          <t>1532-3B</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...2 lines deleted...]
-      <c r="D132" t="inlineStr"/>
+          <t>De-Ice Valve</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Volume 4</t>
+        </is>
+      </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>151CH1</t>
+          <t>1532-3C</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...2 lines deleted...]
-      <c r="D133" t="inlineStr"/>
+          <t>De-Ice Valve</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Volume 4</t>
+        </is>
+      </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>151CH2</t>
+          <t>1532-6A</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...2 lines deleted...]
-      <c r="D134" t="inlineStr"/>
+          <t>De-Ice Valve</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Volume 4</t>
+        </is>
+      </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>1532-10A</t>
+          <t>1532-6C</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Bendix</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>De-Ice Valve</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Volume 4</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>1532-10C</t>
+          <t>1532-8A</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Bendix</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>De-Ice Valve</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Volume 4</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>1532-2A</t>
+          <t>1532-8C</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Bendix</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>De-Ice Valve</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Volume 4</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>1532-3A</t>
+          <t>1533-00-1</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>De-Ice Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Air Valves</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>1532-3B</t>
+          <t>1538-00-1</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>De-Ice Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Air Valves</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>1532-3C</t>
+          <t>15410</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Wright</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>De-Ice Valve</t>
+          <t>Solenoid Valve</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Volume 4</t>
+          <t>DHC6 Vol 6 Sec 73</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>1532-6A</t>
+          <t>15834-2B</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Eclipse</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>De-Ice Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Turn Control</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>1532-6C</t>
+          <t>1587-00-1</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>De-Ice Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Air Valves</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>1532-8A</t>
+          <t>1588-00-1</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>De-Ice Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Air Valves</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>1532-8C</t>
+          <t>1588-1-A</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Bendix</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>De-Ice Valve</t>
+          <t>Voltage Regulator</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Volume 4</t>
+          <t>1589-1-F</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>1533-00-1</t>
+          <t>1588-1-B</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Air Valves</t>
-[...2 lines deleted...]
-      <c r="D145" t="inlineStr"/>
+          <t>Voltage Regulator</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>1589-1-F</t>
+        </is>
+      </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>1538-00-1</t>
+          <t>1588-1-C</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Air Valves</t>
-[...2 lines deleted...]
-      <c r="D146" t="inlineStr"/>
+          <t>Voltage Regulator</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>1589-1-F</t>
+        </is>
+      </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>15410</t>
+          <t>1588-2-C</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Wright</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Solenoid Valve</t>
+          <t>Voltage Regulator</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>DHC6 Vol 6 Sec 73</t>
+          <t>1589-1-F</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>15834-2B</t>
+          <t>1588-2-D</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Eclipse</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Turn Control</t>
-[...2 lines deleted...]
-      <c r="D148" t="inlineStr"/>
+          <t>Voltage Regulator</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>1589-1-F</t>
+        </is>
+      </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>1587-00-1</t>
+          <t>1588-2-E</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Air Valves</t>
-[...2 lines deleted...]
-      <c r="D149" t="inlineStr"/>
+          <t>Voltage Regulator</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>1589-1-F</t>
+        </is>
+      </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>1588-00-1</t>
+          <t>1589-1-C</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Air Valves</t>
-[...2 lines deleted...]
-      <c r="D150" t="inlineStr"/>
+          <t>Voltage Regulator</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>1589-1-F</t>
+        </is>
+      </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>1588-1-A</t>
+          <t>1589-1-D</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Bendix</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Voltage Regulator</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>1589-1-F</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>1588-1-B</t>
+          <t>1589-1-E</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Bendix</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Voltage Regulator</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>1589-1-F</t>
+          <t>1588-2-E assy p/n</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>1588-1-C</t>
+          <t>1589-1-F</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Bendix</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Voltage Regulator</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>1589-1-F</t>
+          <t>1588-2-F assy p/n</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>1588-2-C</t>
+          <t>1589-2-A</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Bendix</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Voltage Regulator</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>1589-1-F</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>1588-2-D</t>
+          <t>1589-2-F</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Bendix</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Voltage Regulator</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>1589-1-F</t>
+          <t>1589-2-F</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>1588-2-E</t>
+          <t>1606-00-1</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Air Valves</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>1589-1-C</t>
+          <t>1606-1</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>1589-1-D</t>
+          <t>1628T100-1</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Talley</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Flap Actuator</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>1589-1-E</t>
+          <t>164A238</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Globe</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
+          <t>Fuel Boost Pump</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>1588-2-E assy p/n</t>
+          <t>CAN NOT DO    EXCHANGE ONLY</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>1589-1-F</t>
+          <t>1656</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>1589-2-A</t>
+          <t>1656-6</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>1589-2-F</t>
+          <t>1658-6</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>1589-2-F</t>
+          <t>AD-1658-6</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>1606-00-1</t>
+          <t>166</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>Electrol</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Air Valves</t>
+          <t>Flap Actuator</t>
         </is>
       </c>
       <c r="D163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>1606-1</t>
+          <t>167</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Electrol</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Flap Actuator</t>
         </is>
       </c>
       <c r="D164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>1628T100-1</t>
+          <t>169</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Talley</t>
+          <t>Electrol</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Flap Actuator</t>
         </is>
       </c>
       <c r="D165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>164A238</t>
+          <t>170-001-180</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Globe</t>
+          <t>MP</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Fuel Boost Pump</t>
-[...6 lines deleted...]
-      </c>
+          <t>Breaker</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>1656</t>
+          <t>17000 Series</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Fenwall</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...2 lines deleted...]
-      <c r="D167" t="inlineStr"/>
+          <t>Temp Probe</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>17343</t>
+        </is>
+      </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>1656-6</t>
+          <t>1740996</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Purolator</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...2 lines deleted...]
-      <c r="D168" t="inlineStr"/>
+          <t>Filter Bowl</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>1741000</t>
+        </is>
+      </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>1658-6</t>
+          <t>1743640-01</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Purolator</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Filter assy</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>1756</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Electrol</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Flap Actuator</t>
-[...2 lines deleted...]
-      <c r="D170" t="inlineStr"/>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>023470-000</t>
+        </is>
+      </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>17564</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Electrol</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Flap Actuator</t>
-[...2 lines deleted...]
-      <c r="D171" t="inlineStr"/>
+          <t>Strut Tail Wheel</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Grumman G44A</t>
+        </is>
+      </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>187764-001</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Electrol</t>
+          <t>Ledex</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Flap Actuator</t>
-[...2 lines deleted...]
-      <c r="D172" t="inlineStr"/>
+          <t>Rotary Selector</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>129544-001                    204-070-482-001                         Test/Repair Only</t>
+        </is>
+      </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>170-001-180</t>
+          <t>1925-00-3</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>MP</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Breaker</t>
+          <t>Shutoff Valve</t>
         </is>
       </c>
       <c r="D173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>17000 Series</t>
+          <t>1960-00-1</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Fenwall</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Temp Probe</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shutoff Valve</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>17075-2</t>
+          <t>1960-00-3</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Shutoff Valve</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>B-60LT</t>
+          <t>114-380042-21</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>17138-3</t>
+          <t>19902</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Adel</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>17149-1</t>
+          <t>1D-397</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Flow Valve</t>
         </is>
       </c>
       <c r="D177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>17149-10</t>
+          <t>1D-397-D</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Flow Valve</t>
         </is>
       </c>
       <c r="D178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>17149-2</t>
+          <t>1D-397-DA</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Flow Valve</t>
         </is>
       </c>
       <c r="D179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>17149-2L</t>
+          <t>1D-397-E</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Flow Valve</t>
         </is>
       </c>
       <c r="D180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>17149-3</t>
+          <t>1D-397-EA</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Flow Valve</t>
         </is>
       </c>
       <c r="D181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>17149-4</t>
+          <t>1D-397-G</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Flow Valve</t>
         </is>
       </c>
       <c r="D182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>17149-5</t>
+          <t>1E-620</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Hydraulic Gear Pump</t>
         </is>
       </c>
       <c r="D183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>17149-6</t>
+          <t>1E-678</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Hydraulic Gear Pump</t>
         </is>
       </c>
       <c r="D184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>17149-7</t>
+          <t>1E-711</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Hydraulic Gear Pump</t>
         </is>
       </c>
       <c r="D185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>17149-8</t>
+          <t>1E-736</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Hydraulic Gear Pump</t>
         </is>
       </c>
       <c r="D186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>17149-9</t>
+          <t>1G177-15</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>17172-11</t>
+          <t>1G177-7</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>17172-12</t>
+          <t>1G177-9</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>17172-13</t>
+          <t>200-088-01</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
-      <c r="D190" t="inlineStr"/>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>IAW 204-072-915-025</t>
+        </is>
+      </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>1740996</t>
+          <t>200-088-10</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Purolator</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Filter Bowl</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>1741000</t>
+          <t>IAW 204-072-915-025</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>1743640-01</t>
+          <t>200-089-20</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Purolator</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Fuel Filter assy</t>
-[...2 lines deleted...]
-      <c r="D192" t="inlineStr"/>
+          <t>Cargo Hook</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>IAW 528-020 Series</t>
+        </is>
+      </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>1756</t>
+          <t>200-089-21</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>023470-000</t>
+          <t>IAW 528-020 Series</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>17564</t>
+          <t>200-089-22</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Strut Tail Wheel</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Grumman G44A</t>
+          <t>IAW 528-020 Series</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>187764-001</t>
+          <t>200-246-00</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Ledex</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Rotary Selector</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>129544-001                    204-070-482-001                         Test/Repair Only</t>
+          <t>IAW 528-020 Series</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>1925-00-3</t>
+          <t>200-255-01</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
-[...2 lines deleted...]
-      <c r="D196" t="inlineStr"/>
+          <t>Cargo Hook</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>IAW 528-018 Series</t>
+        </is>
+      </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>1960-00-1</t>
+          <t>200-258-00</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
-[...2 lines deleted...]
-      <c r="D197" t="inlineStr"/>
+          <t>Suspension assy</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>IAW 528-023 Series</t>
+        </is>
+      </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>1960-00-3</t>
+          <t>200-286-01</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Swing Frame</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>19902</t>
+          <t>20081-004</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Adel</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Starter</t>
         </is>
       </c>
       <c r="D199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>1D-397</t>
+          <t>200SGL111Q</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Flow Valve</t>
-[...2 lines deleted...]
-      <c r="D200" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>200SGL111Q</t>
+        </is>
+      </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>1D-397-D</t>
+          <t>200SGL111Q-2</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Flow Valve</t>
-[...2 lines deleted...]
-      <c r="D201" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>200SGL111Q</t>
+        </is>
+      </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>1D-397-DA</t>
+          <t>200SGL111Q-3</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Flow Valve</t>
-[...2 lines deleted...]
-      <c r="D202" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>200SGL111Q</t>
+        </is>
+      </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>1D-397-E</t>
+          <t>200SGL112Q</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Flow Valve</t>
-[...2 lines deleted...]
-      <c r="D203" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>200SGL111Q</t>
+        </is>
+      </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>1D-397-EA</t>
+          <t>200SGL114Q</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Flow Valve</t>
-[...2 lines deleted...]
-      <c r="D204" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>200SGL111Q</t>
+        </is>
+      </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>1D-397-G</t>
+          <t>200SGL115Q</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Flow Valve</t>
-[...2 lines deleted...]
-      <c r="D205" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>200SGL111Q</t>
+        </is>
+      </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>1E-620</t>
+          <t>200SGL115Q-2</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Hydraulic Gear Pump</t>
-[...2 lines deleted...]
-      <c r="D206" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>200SGL111Q</t>
+        </is>
+      </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>1E-678</t>
+          <t>200SGL117Q</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Hydraulic Gear Pump</t>
-[...2 lines deleted...]
-      <c r="D207" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>200SGL111Q</t>
+        </is>
+      </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>1E-711</t>
+          <t>200SGL118Q</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Hydraulic Gear Pump</t>
-[...2 lines deleted...]
-      <c r="D208" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>200SGL111Q</t>
+        </is>
+      </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>1E-736</t>
+          <t>200SGL119Q</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Hydraulic Gear Pump</t>
-[...2 lines deleted...]
-      <c r="D209" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>200SGL111Q</t>
+        </is>
+      </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>1G177-15</t>
+          <t>200SGL119Q-2</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D210" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>200SGL111Q</t>
+        </is>
+      </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>1G177-7</t>
+          <t>200SGL120Q</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D211" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>200SGL111Q</t>
+        </is>
+      </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>1G177-9</t>
+          <t>200SGL121Q</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D212" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>200SGL111Q</t>
+        </is>
+      </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>200-088-01</t>
+          <t>200SGL124Q</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>IAW 204-072-915-025</t>
+          <t>200SGL111Q</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>200-088-10</t>
+          <t>200SGL129Q</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>IAW 204-072-915-025</t>
+          <t>200SGL111Q</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>200-089-20</t>
+          <t>200SGL129Q-1</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>IAW 528-020 Series</t>
+          <t>200SGL111Q</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>200-089-21</t>
+          <t>200SGL129Q-4</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>IAW 528-020 Series</t>
+          <t>200SGL111Q</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>200-089-22</t>
+          <t>200SGL129Q-5</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>IAW 528-020 Series</t>
+          <t>200SGL111Q</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>200-246-00</t>
+          <t>200SGL129Q-8</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>IAW 528-020 Series</t>
+          <t>200SGL111Q</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>200-255-01</t>
+          <t>200SGL130Q</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>IAW 528-018 Series</t>
+          <t>200SGL111Q</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>200-258-00</t>
+          <t>200SGL132Q</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Suspension assy</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>IAW 528-023 Series</t>
+          <t>200SGL111Q</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>200-286-01</t>
+          <t>200SGL142Q</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Swing Frame</t>
-[...2 lines deleted...]
-      <c r="D221" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>200SGL111Q</t>
+        </is>
+      </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>20081-004</t>
+          <t>200SGL144Q</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Starter</t>
-[...2 lines deleted...]
-      <c r="D222" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>200SGL111Q</t>
+        </is>
+      </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>200SGL111Q</t>
+          <t>200SGL145Q</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>APC</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>200SGL111Q</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>200SGL111Q-2</t>
+          <t>200SGL147Q</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>APC</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>200SGL111Q</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>200SGL111Q-3</t>
+          <t>2013-1A</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Radiant Power</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Battery Pack</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>200SGL112Q</t>
+          <t>20348</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Adel</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Hyd Valve</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>200SGL111Q</t>
+          <t>AN6277-4</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>200SGL114Q</t>
+          <t>204-070-907-1</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Motor assy</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>200SGL111Q</t>
+          <t>XW21173/74-369</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>200SGL115Q</t>
+          <t>204-070-907-2</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Motor assy</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>200SGL111Q</t>
+          <t>XW21173/74-369</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>200SGL115Q-2</t>
+          <t>204-072-915-025</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Bell</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Cargo Hook assy</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>200SGL111Q</t>
+          <t>204-072-915-025 and -11</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>200SGL117Q</t>
+          <t>204-072-915-103</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Bell</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Cargo Hook assy</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>200SGL111Q</t>
+          <t>204-072-915-025</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>200SGL118Q</t>
+          <t>206-073-926-107</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Bell</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Relief Valve</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>200SGL111Q</t>
+          <t>101, 103, 105, 107, 109, 111</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>200SGL119Q</t>
+          <t>20610</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Adel</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>200SGL119Q-2</t>
+          <t>20653-2</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Adel</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>200SGL120Q</t>
+          <t>210-044-00</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Load Cell assy</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>200SGL111Q</t>
+          <t>204-072-915 Suspension System E-47B (Online CMM)</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>200SGL121Q</t>
+          <t>211C117-40</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>200SGL124Q</t>
+          <t>211C117-40A</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>200SGL129Q</t>
+          <t>211C223-29</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Hydra Electric</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>200SGL111Q</t>
+          <t>65652-11228-101</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>200SGL129Q-1</t>
+          <t>211C227-1</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>200SGL129Q-4</t>
+          <t>211C227-2</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>200SGL129Q-5</t>
+          <t>211C227-3</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>200SGL129Q-8</t>
+          <t>211C227-4</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>200SGL130Q</t>
+          <t>211C227-5</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>200SGL132Q</t>
+          <t>211C227-6</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>200SGL142Q</t>
+          <t>211C227-7</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>200SGL144Q</t>
+          <t>211C227-8</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>200SGL145Q</t>
+          <t>211C228-1</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>200SGL111Q</t>
+          <t>Test and inspect only</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>200SGL147Q</t>
+          <t>211C228-2</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>200SGL111Q</t>
+          <t>Test and inspect only</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>2013-1A</t>
+          <t>211C228-4</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Radiant Power</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Battery Pack</t>
-[...2 lines deleted...]
-      <c r="D248" t="inlineStr"/>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>Test and inspect only</t>
+        </is>
+      </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>20348</t>
+          <t>211C228-5</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Adel</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Hyd Valve</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>AN6277-4</t>
+          <t>Test and inspect only</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>204-070-907-1</t>
+          <t>211C228-7</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Alco</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Motor assy</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>XW21173/74-369</t>
+          <t>Test and inspect only</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>204-070-907-2</t>
+          <t>211C229-1</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Alco</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Motor assy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>204-072-915-025</t>
+          <t>211C229-10</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Bell</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Cargo Hook assy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>204-072-915-103</t>
+          <t>211C229-2</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Bell</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Cargo Hook assy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>206-073-926-107</t>
+          <t>211C229-3</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Bell</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Relief Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>20610</t>
+          <t>211C229-6</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Adel</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>20653-2</t>
+          <t>211C229-7</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Adel</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>210-044-00</t>
+          <t>211C243-12</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Load Cell assy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>211C117-40</t>
+          <t>215-26105-17</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Viking</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D258" t="inlineStr"/>
+          <t>Tension Rod assy</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>Proof Load Test</t>
+        </is>
+      </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>211C117-40A</t>
+          <t>215-26105-18</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Viking</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D259" t="inlineStr"/>
+          <t>Tension Rod assy</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>Proof Load Test</t>
+        </is>
+      </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>211C223-29</t>
+          <t>2156-2B</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Hydra Electric</t>
+          <t>Autronics</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Smoke Detector</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>211C227-1</t>
+          <t>217363-01</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Marotta</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Air Valves</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>211C227-2</t>
+          <t>218C50-3</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Eaton</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>211C227-3</t>
+          <t>22A649</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Globe</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D263" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>CAN NOT DO   EXCHANGE ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>211C227-4</t>
+          <t>22A656</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Globe</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D264" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>CAN NOT DO   EXCHANGE ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>211C227-5</t>
+          <t>22A690</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Globe</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D265" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>CAN NOT DO   EXCHANGE ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>211C227-6</t>
+          <t>22A703</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Globe</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D266" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>CAN NOT DO    EXCHANGE ONLY              GEU-7/A</t>
+        </is>
+      </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>211C227-7</t>
+          <t>22A731</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Globe</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D267" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>CAN NOT DO        EXCHANGE ONLY          369H4551</t>
+        </is>
+      </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>211C227-8</t>
+          <t>22E69-1</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Temp Control</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>211C228-1</t>
+          <t>22E69-3</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Temp Control</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>211C228-2</t>
+          <t>2302-5(M)9</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>DHC/Jarry</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Flap Jack</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Test and inspect only</t>
+          <t>C3CF450-5</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>211C228-4</t>
+          <t>23031-004</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>211C228-5</t>
+          <t>23032-010</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>211C228-7</t>
+          <t>23032-011</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>211C229-1</t>
+          <t>23032-018</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>211C229-10</t>
+          <t>23032-025</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>211C229-2</t>
+          <t>23032-026</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>211C229-3</t>
+          <t>23032-027</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>211C229-6</t>
+          <t>23032-028</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>211C229-7</t>
+          <t>23032-042</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>211C243-12</t>
+          <t>23032-043</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>215-26105-17</t>
+          <t>23032-044</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Viking</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Tension Rod assy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>215-26105-18</t>
+          <t>23032-045</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Viking</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Tension Rod assy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>2156-2B</t>
+          <t>23032-046</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Autronics</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Smoke Detector</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>217363-01</t>
+          <t>23032-047</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Marotta</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Air Valves</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>218C50-3</t>
+          <t>23032-048</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>22A649</t>
+          <t>23032-049</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Globe</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>22A656</t>
+          <t>23032-051</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Globe</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>22A690</t>
+          <t>23032-052</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Globe</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>22A703</t>
+          <t>23032-054</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Globe</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>22A731</t>
+          <t>23032-062</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Globe</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>22E69-1</t>
+          <t>23046-001</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Temp Control</t>
-[...2 lines deleted...]
-      <c r="D291" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>Series I</t>
+        </is>
+      </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>22E69-3</t>
+          <t>23046-007</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Temp Control</t>
-[...2 lines deleted...]
-      <c r="D292" t="inlineStr"/>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>Series I</t>
+        </is>
+      </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>2302-5(M)9</t>
+          <t>23046-007M</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>DHC/Jarry</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Flap Jack</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>C3CF450-5</t>
+          <t>Series I</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>23031-004</t>
+          <t>23046-009</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D294" t="inlineStr"/>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>Series I</t>
+        </is>
+      </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>23032-010</t>
+          <t>23046-017</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D295" t="inlineStr"/>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>Series I</t>
+        </is>
+      </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>23032-011</t>
+          <t>23046-019</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D296" t="inlineStr"/>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>Series I</t>
+        </is>
+      </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>23032-018</t>
+          <t>23046-020</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D297" t="inlineStr"/>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>Series I</t>
+        </is>
+      </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>23032-025</t>
+          <t>23046-021</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D298" t="inlineStr"/>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>Series 2</t>
+        </is>
+      </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>23032-026</t>
+          <t>23046-022</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D299" t="inlineStr"/>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>Series 2</t>
+        </is>
+      </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>23032-027</t>
+          <t>23046-027</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D300" t="inlineStr"/>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>Series 2</t>
+        </is>
+      </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>23032-028</t>
+          <t>23046-028</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D301" t="inlineStr"/>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>Series I</t>
+        </is>
+      </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>23032-042</t>
+          <t>23048-001</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>23032-043</t>
+          <t>23048-004</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>23032-044</t>
+          <t>23048-004M</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>23032-045</t>
+          <t>23048-004T</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>23032-046</t>
+          <t>23048-004TM</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>23032-047</t>
+          <t>23048-006</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>23032-048</t>
+          <t>23048-008</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>23032-049</t>
+          <t>23048-009</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>23032-051</t>
+          <t>23048-016</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>23032-052</t>
+          <t>23048-017</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>23032-054</t>
+          <t>23048-018</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>23032-062</t>
+          <t>23048-020</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>23046-001</t>
+          <t>23048-021</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D314" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>23046-007</t>
+          <t>23048-022</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D315" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>23046-007M</t>
+          <t>23048-023</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D316" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>23046-009</t>
+          <t>23048-027</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D317" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>23046-017</t>
+          <t>23048-028</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D318" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>23046-019</t>
+          <t>23048-046</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D319" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>23046-020</t>
+          <t>23064--003</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D320" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>23046-021</t>
+          <t>23064-001</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D321" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>23046-022</t>
+          <t>23064-009</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D322" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>23046-027</t>
+          <t>23064-010</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D323" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>23046-028</t>
+          <t>23065-013</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D324" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>23048-001</t>
+          <t>23065-013-1</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>23048-004</t>
+          <t>23065-015</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>23048-004M</t>
+          <t>23065-015-1</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>23048-004T</t>
+          <t>23065-015-2</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>23048-004TM</t>
+          <t>23065-015-3</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>23048-006</t>
+          <t>23065-018</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>23048-008</t>
+          <t>23065-018-1</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>23048-009</t>
+          <t>23065-018-2</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>23048-016</t>
+          <t>23065-020</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>23048-017</t>
+          <t>23069-013</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>23048-018</t>
+          <t>23069-013-1</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>23048-020</t>
+          <t>23069-015</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>23048-021</t>
+          <t>23069-015-1</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>23048-022</t>
+          <t>23069-016</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>23048-023</t>
+          <t>23069-016-1</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>23048-027</t>
+          <t>23069-020</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>23048-028</t>
+          <t>23069-020-1</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>23048-046</t>
+          <t>23069-021</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>23064--003</t>
+          <t>23076-001</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>23064-001</t>
+          <t>23076-001-1</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>23064-009</t>
+          <t>23076-004</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>23064-010</t>
+          <t>23076-004-1</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>23065-013</t>
+          <t>23076-005</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>23065-013-1</t>
+          <t>23078-003</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>23065-015</t>
+          <t>23078-003-1</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>23065-015-1</t>
+          <t>23078-005</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>23065-015-2</t>
+          <t>23078-005-1</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>23065-015-3</t>
+          <t>23078-006</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>23065-018</t>
+          <t>23078-007</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>23065-018-1</t>
+          <t>23078-008</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>23065-018-2</t>
+          <t>23078-009</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>23065-020</t>
+          <t>23078-010</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>23069-013</t>
+          <t>23078-011</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>23069-013-1</t>
+          <t>23078-012</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>23069-015</t>
+          <t>23078-019</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>23069-015-1</t>
+          <t>23078-020</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>23069-016</t>
+          <t>23079-000</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>23069-016-1</t>
+          <t>23079-000-1</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>23069-020</t>
+          <t>23079-000-2</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>23069-020-1</t>
+          <t>23079-002</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>23069-021</t>
+          <t>23079-002-1</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>23076-001</t>
+          <t>23079-003</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>23076-001-1</t>
+          <t>23079-004</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>23076-004</t>
+          <t>23079-005</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>23076-004-1</t>
+          <t>23079-006</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>23076-005</t>
+          <t>23079-007</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>23078-003</t>
+          <t>23079-009</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>23078-003-1</t>
+          <t>23079-010</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>23078-005</t>
+          <t>23079-019</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>23078-005-1</t>
+          <t>23080-001-1</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>23078-006</t>
+          <t>23080-002</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D375" t="inlineStr"/>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>Series IV</t>
+        </is>
+      </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>23078-007</t>
+          <t>23080-003</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>23078-008</t>
+          <t>23080-003-1</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>23078-009</t>
+          <t>23080-004</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D378" t="inlineStr"/>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>Series IV</t>
+        </is>
+      </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>23078-010</t>
+          <t>23080-005</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D379" t="inlineStr"/>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>Series II</t>
+        </is>
+      </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>23078-011</t>
+          <t>23080-005-1</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D380" t="inlineStr"/>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>Series II</t>
+        </is>
+      </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>23078-012</t>
+          <t>23080-006</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D381" t="inlineStr"/>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>Series II</t>
+        </is>
+      </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>23078-019</t>
+          <t>23080-013</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D382" t="inlineStr"/>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>Series III</t>
+        </is>
+      </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>23078-020</t>
+          <t>23080-013A</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D383" t="inlineStr"/>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>Series III</t>
+        </is>
+      </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>23079-000</t>
+          <t>23080-013B</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D384" t="inlineStr"/>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>Series III</t>
+        </is>
+      </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>23079-000-1</t>
+          <t>23080-014</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D385" t="inlineStr"/>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>Series III</t>
+        </is>
+      </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>23079-000-2</t>
+          <t>23080-014A</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D386" t="inlineStr"/>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>Series III</t>
+        </is>
+      </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>23079-002</t>
+          <t>23080-015</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D387" t="inlineStr"/>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>Series II</t>
+        </is>
+      </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>23079-002-1</t>
+          <t>23080-023</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D388" t="inlineStr"/>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>Series IV</t>
+        </is>
+      </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>23079-003</t>
+          <t>23080-023A</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D389" t="inlineStr"/>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>Series IV</t>
+        </is>
+      </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>23079-004</t>
+          <t>23080-023B</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D390" t="inlineStr"/>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>Series IV</t>
+        </is>
+      </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>23079-005</t>
+          <t>23080-025</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>23079-006</t>
+          <t>23080-025-1</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>23079-007</t>
+          <t>23080-031</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D393" t="inlineStr"/>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>Series V</t>
+        </is>
+      </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>23079-009</t>
+          <t>23080-032</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D394" t="inlineStr"/>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>Series V</t>
+        </is>
+      </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>23079-010</t>
+          <t>23080-050</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D395" t="inlineStr"/>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>Series II</t>
+        </is>
+      </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>23079-019</t>
+          <t>23080-056</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D396" t="inlineStr"/>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>Series IV</t>
+        </is>
+      </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>23080-001-1</t>
+          <t>23080-058</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D397" t="inlineStr"/>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>Series IV</t>
+        </is>
+      </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>23080-002</t>
+          <t>23080-059</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
           <t>Series IV</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>23080-003</t>
+          <t>23080-064</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D399" t="inlineStr"/>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>Series II</t>
+        </is>
+      </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>23080-003-1</t>
+          <t>23080-066</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D400" t="inlineStr"/>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>Series IV</t>
+        </is>
+      </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>23080-004</t>
+          <t>23080-067</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>Series IV</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>23080-005</t>
+          <t>23080-075</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>Series II</t>
+          <t>Series IV</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>23080-005-1</t>
+          <t>23081-001</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>Series II</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>23080-006</t>
+          <t>23081-002</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>Series II</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>23080-013</t>
+          <t>23081-003</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Series III</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>23080-013A</t>
+          <t>23081-004</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>Series III</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>23080-013B</t>
+          <t>23081-007</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Series III</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>23080-014</t>
+          <t>23081-008</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>Series III</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>23080-014A</t>
+          <t>23081-011</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>Series III</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>23080-015</t>
+          <t>23081-011-1</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>Series II</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>23080-023</t>
+          <t>23081-012</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>Series IV</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>23080-023A</t>
+          <t>23081-012-1</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>Series IV</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>23080-023B</t>
+          <t>23081-017</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>Series IV</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>23080-025</t>
+          <t>23081-018</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D414" t="inlineStr"/>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>Series 1</t>
+        </is>
+      </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>23080-025-1</t>
+          <t>23081-022</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D415" t="inlineStr"/>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Series 1</t>
+        </is>
+      </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>23080-031</t>
+          <t>23081-022A</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>Series V</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>23080-032</t>
+          <t>23081-023</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>Series V</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>23080-050</t>
+          <t>23081-023A</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Series II</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>23080-056</t>
+          <t>23081-024</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>Series IV</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>23080-058</t>
+          <t>23081-042</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>Series IV</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>23080-059</t>
+          <t>23081-043</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>Series IV</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>23080-064</t>
+          <t>23081-056</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>Series II</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>23080-066</t>
+          <t>23081-057</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>Series IV</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>23080-067</t>
+          <t>23081-059</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>Series IV</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>23080-075</t>
+          <t>23081-063</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>Series IV</t>
+          <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>23081-001</t>
+          <t>23081-069</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
           <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>23081-002</t>
+          <t>23081-070</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
           <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>23081-003</t>
+          <t>23081-072</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
           <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>23081-004</t>
+          <t>23081-073</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
           <t>Series 1</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>23081-007</t>
+          <t>23085-001</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D430" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>23081-008</t>
+          <t>23085-002</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D431" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>23081-011</t>
+          <t>23085-003</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D432" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>23081-011-1</t>
+          <t>23085-004</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D433" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>23081-012</t>
+          <t>23085-004-1</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D434" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>23081-012-1</t>
+          <t>23085-009</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D435" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>23081-017</t>
+          <t>23085-013</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D436" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>23081-018</t>
+          <t>23085-014</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D437" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>23081-022</t>
+          <t>23085-015</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D438" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>23081-022A</t>
+          <t>23085-024</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D439" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>23081-023</t>
+          <t>23085-025</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D440" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>23081-023A</t>
+          <t>23085-029</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D441" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>23081-024</t>
+          <t>23085-030</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D442" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>23081-042</t>
+          <t>23085-031</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D443" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>23081-043</t>
+          <t>23088-001</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D444" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>23081-056</t>
+          <t>23088-002</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D445" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>23081-057</t>
+          <t>23088-003</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D446" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>23081-059</t>
+          <t>23088-004</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D447" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>23081-063</t>
+          <t>23088-006</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D448" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>23081-069</t>
+          <t>23088-008</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D449" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>23081-070</t>
+          <t>23088-009</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D450" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>23081-072</t>
+          <t>23088-010</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D451" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>23081-073</t>
+          <t>23091-001</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
-      <c r="D452" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>23085-001</t>
+          <t>23091-002</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>23085-002</t>
+          <t>23091-003</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>23085-003</t>
+          <t>23091-004</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>23085-004</t>
+          <t>23092-001</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Safran</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>23085-004-1</t>
+          <t>23092-002</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Safran</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>23085-009</t>
+          <t>23095-002</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>Goodrich</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>Starter Generator</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>23085-013</t>
+          <t>2311M-208</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Rosemount</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Wiper assy</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>23085-014</t>
+          <t>2311M49-51</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Rosemount</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Motor assy</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>23085-015</t>
+          <t>2311M51</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Rosemount</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Motor assy</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>23085-024</t>
+          <t>2311M87</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...2 lines deleted...]
-      <c r="D462" t="inlineStr"/>
+          <t>Motor assy</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>XW21125-M1/2</t>
+        </is>
+      </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>23085-025</t>
+          <t>2311M95-97</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...2 lines deleted...]
-      <c r="D463" t="inlineStr"/>
+          <t>Motor assy</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>XW21160</t>
+        </is>
+      </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>23085-029</t>
+          <t>2311M96-1</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Motor assy</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>23085-030</t>
+          <t>2312M-30</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Rosemount</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Wiper assy</t>
         </is>
       </c>
       <c r="D465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>23085-031</t>
+          <t>2312M-35</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Rosemount</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Wiper assy</t>
         </is>
       </c>
       <c r="D466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>23088-001</t>
+          <t>2312M-38</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Rosemount</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Wiper assy</t>
         </is>
       </c>
       <c r="D467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>23088-002</t>
+          <t>2312M-41</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Rosemount</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Wiper assy</t>
         </is>
       </c>
       <c r="D468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>23088-003</t>
+          <t>2312M-45</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Rosemount</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Wiper assy</t>
         </is>
       </c>
       <c r="D469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>23088-004</t>
+          <t>2312M-47</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Rosemount</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Wiper assy</t>
         </is>
       </c>
       <c r="D470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>23088-006</t>
+          <t>2312M-55</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Rosemount</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Wiper assy</t>
         </is>
       </c>
       <c r="D471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>23088-008</t>
+          <t>2312M-57</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Rosemount</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Wiper assy</t>
         </is>
       </c>
       <c r="D472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>23088-009</t>
+          <t>2312M-62</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Rosemount</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Wiper assy</t>
         </is>
       </c>
       <c r="D473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>23088-010</t>
+          <t>2312M-67</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Rosemount</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Wiper assy</t>
         </is>
       </c>
       <c r="D474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>23091-001</t>
+          <t>2312M30-7</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Rosemount</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...2 lines deleted...]
-      <c r="D475" t="inlineStr"/>
+          <t>Converter assy</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>XW20345</t>
+        </is>
+      </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>23091-002</t>
+          <t>23160</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>23091-003</t>
+          <t>23175</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>23091-004</t>
+          <t>23176</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>23092-001</t>
+          <t>23180</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Safran</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...2 lines deleted...]
-      <c r="D479" t="inlineStr"/>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
+        <is>
+          <t>CJPN-3000</t>
+        </is>
+      </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>23092-002</t>
+          <t>23186</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Safran</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...2 lines deleted...]
-      <c r="D480" t="inlineStr"/>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr">
+        <is>
+          <t>CJPN-3000</t>
+        </is>
+      </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>23095-002</t>
+          <t>232-145-25</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Swing Frame</t>
         </is>
       </c>
       <c r="D481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>2311M-208</t>
+          <t>232-289-00</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Rosemount</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>Wiper assy</t>
-[...2 lines deleted...]
-      <c r="D482" t="inlineStr"/>
+          <t>Load Cell assy</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr">
+        <is>
+          <t>210-122-00</t>
+        </is>
+      </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>2311M49-51</t>
+          <t>23344</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Rosemount</t>
+          <t>Wipaire</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Motor assy</t>
-[...2 lines deleted...]
-      <c r="D483" t="inlineStr"/>
+          <t>Actuator</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>DHC</t>
+        </is>
+      </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>2311M51</t>
+          <t>23350</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Rosemount</t>
+          <t>Wipaire</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>Motor assy</t>
-[...2 lines deleted...]
-      <c r="D484" t="inlineStr"/>
+          <t>Actuator</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr">
+        <is>
+          <t>DHC</t>
+        </is>
+      </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>2311M87</t>
+          <t>23358-5</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Alco</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>Motor assy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Valve Latch</t>
+        </is>
+      </c>
+      <c r="D485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>2311M95-97</t>
+          <t>23396</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Alco</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Motor assy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>2311M96-1</t>
+          <t>2342</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Alco</t>
+          <t>Spectrum</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>Motor assy</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>2312M-30</t>
+          <t>23700</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Rosemount</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Wiper assy</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>2312M-35</t>
+          <t>2371</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Rosemount</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>Wiper assy</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>2312M-38</t>
+          <t>2376</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>Rosemount</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Wiper assy</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>2312M-41</t>
+          <t>24 E88</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Rosemount</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>Wiper assy</t>
-[...2 lines deleted...]
-      <c r="D491" t="inlineStr"/>
+          <t>Pressure Regulator</t>
+        </is>
+      </c>
+      <c r="D491" t="inlineStr">
+        <is>
+          <t>114-380042-17</t>
+        </is>
+      </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>2312M-45</t>
+          <t>24461</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>Rosemount</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Wiper assy</t>
+          <t>Lock, Main Wheel</t>
         </is>
       </c>
       <c r="D492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>2312M-47</t>
+          <t>250F17</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Rosemount</t>
+          <t>CC</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Wiper assy</t>
-[...2 lines deleted...]
-      <c r="D493" t="inlineStr"/>
+          <t>Switch</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr">
+        <is>
+          <t>205-061-635-005 TESTONLY</t>
+        </is>
+      </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>2312M-55</t>
+          <t>250F17-1</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Rosemount</t>
+          <t>CC</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Wiper assy</t>
-[...2 lines deleted...]
-      <c r="D494" t="inlineStr"/>
+          <t>Switch</t>
+        </is>
+      </c>
+      <c r="D494" t="inlineStr">
+        <is>
+          <t>205-061-635-005 TESTONLY</t>
+        </is>
+      </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>2312M-57</t>
+          <t>250F17-2</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Rosemount</t>
+          <t>CC</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Wiper assy</t>
-[...2 lines deleted...]
-      <c r="D495" t="inlineStr"/>
+          <t>Switch</t>
+        </is>
+      </c>
+      <c r="D495" t="inlineStr">
+        <is>
+          <t>205-061-635-005 TESTONLY</t>
+        </is>
+      </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>2312M-62</t>
+          <t>2520</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Rosemount</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Wiper assy</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>2312M-67</t>
+          <t>2520-0</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Rosemount</t>
+          <t>ECE</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Wiper assy</t>
+          <t>Contactor</t>
         </is>
       </c>
       <c r="D497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>2312M30-7</t>
+          <t>2520-M</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Rosemount</t>
+          <t>ECE</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>Converter assy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contactor</t>
+        </is>
+      </c>
+      <c r="D498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>23160</t>
+          <t>2520M-0</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>ECE</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Contactor</t>
         </is>
       </c>
       <c r="D499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>23175</t>
+          <t>263BA101</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Acme Aerospace</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
           <t>Battery</t>
         </is>
       </c>
       <c r="D500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>23176</t>
+          <t>26440051</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Vap Air</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Air Valves</t>
         </is>
       </c>
       <c r="D501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>23180</t>
+          <t>26830838</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Ronson</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Valve, Inline</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>CJPN-3000</t>
+          <t>209-072-433-001</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>23186</t>
+          <t>26950</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Adel</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Hyd Hand Pump</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>CJPN-3000</t>
+          <t>AN62101-1</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>232-145-25</t>
+          <t>26D71</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Swing Frame</t>
+          <t>Blower Motor</t>
         </is>
       </c>
       <c r="D504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>232-289-00</t>
+          <t>27-Jun</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Load Cell assy</t>
+          <t>Flap Motor</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>210-122-00</t>
+          <t>100-384040 / 50-364090-46</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>23344</t>
+          <t>27014-3</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Wipaire</t>
+          <t>Airesearch</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>Actuator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Linear Actuator</t>
+        </is>
+      </c>
+      <c r="D506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>23350</t>
+          <t>2726CH1/5912855-01</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Wipaire</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>Actuator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>23358-5</t>
+          <t>2758</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>Valve Latch</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>23396</t>
+          <t>276CH1</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
           <t>Saft</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t>Battery</t>
         </is>
       </c>
       <c r="D509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>2342</t>
+          <t>2778</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Spectrum</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>23700</t>
+          <t>27D39</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Blower Motor</t>
         </is>
       </c>
       <c r="D511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>2371</t>
+          <t>28111-004</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Marathon</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
           <t>Battery</t>
         </is>
       </c>
-      <c r="D512" t="inlineStr"/>
+      <c r="D512" t="inlineStr">
+        <is>
+          <t>Model CA-27-20C</t>
+        </is>
+      </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>2376</t>
+          <t>2820</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Spectrum</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>24 E88</t>
+          <t>28VS200Y-13</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Chatham</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>Pressure Regulator</t>
+          <t>Converter assy</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>114-380042-17</t>
+          <t>MS2816-1 / 65550-12021-1</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>24461</t>
+          <t>29802</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Koehler</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>Lock, Main Wheel</t>
+          <t>Drain Valve</t>
         </is>
       </c>
       <c r="D515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>250F17</t>
+          <t>2CM306D2</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>CC</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D516" t="inlineStr"/>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>250F17-1</t>
+          <t>2CM306D3</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>CC</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>250F17-2</t>
+          <t>2CM5 Series</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>CC</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>Switch</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>205-061-635-005 TESTONLY</t>
+          <t>AN5531-1</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>2520</t>
+          <t>2CM7AAA1</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...2 lines deleted...]
-      <c r="D519" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D519" t="inlineStr">
+        <is>
+          <t>AN5531-2</t>
+        </is>
+      </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>2520-0</t>
+          <t>2CM7AAN1</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>ECE</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>Contactor</t>
-[...2 lines deleted...]
-      <c r="D520" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D520" t="inlineStr">
+        <is>
+          <t>AN5531-2</t>
+        </is>
+      </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>2520-M</t>
+          <t>2CM7AAN2</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>ECE</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>Contactor</t>
-[...2 lines deleted...]
-      <c r="D521" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D521" t="inlineStr">
+        <is>
+          <t>AN5531-2</t>
+        </is>
+      </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>2520M-0</t>
+          <t>2CM9AAA1</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>ECE</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>Contactor</t>
-[...2 lines deleted...]
-      <c r="D522" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D522" t="inlineStr">
+        <is>
+          <t>AN5531-2</t>
+        </is>
+      </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>263BA101</t>
+          <t>2CM9AAA2</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Acme Aerospace</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...2 lines deleted...]
-      <c r="D523" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D523" t="inlineStr">
+        <is>
+          <t>AN5531-2</t>
+        </is>
+      </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>26440051</t>
+          <t>2CM9AAA6</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Vap Air</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>Air Valves</t>
-[...2 lines deleted...]
-      <c r="D524" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D524" t="inlineStr">
+        <is>
+          <t>AN5531-2</t>
+        </is>
+      </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>26830838</t>
+          <t>2CM9AAB1</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Ronson</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>Valve, Inline</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
-          <t>209-072-433-001</t>
+          <t>AN5534</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>26950</t>
+          <t>2CM9AAC1</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Adel</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>Hyd Hand Pump</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
-          <t>AN62101-1</t>
+          <t>AN5531-2</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>26D71</t>
+          <t>2CM9AAC2</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>Blower Motor</t>
-[...2 lines deleted...]
-      <c r="D527" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D527" t="inlineStr">
+        <is>
+          <t>AN5531-2</t>
+        </is>
+      </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>27-Jun</t>
+          <t>2CM9AAC6</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>Flap Motor</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
-          <t>100-384040 / 50-364090-46</t>
+          <t>AN5531-2</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>27014-3</t>
+          <t>2CM9AAF2</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Airesearch</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
-[...2 lines deleted...]
-      <c r="D529" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D529" t="inlineStr">
+        <is>
+          <t>AN5531-2</t>
+        </is>
+      </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>2726CH1/5912855-01</t>
+          <t>2CM9AAH-3</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>2758</t>
+          <t>2CM9AAN7</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...2 lines deleted...]
-      <c r="D531" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D531" t="inlineStr">
+        <is>
+          <t>AN5531-2</t>
+        </is>
+      </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>276CH1</t>
+          <t>2P-R-400-BLW</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Fuel Pumps</t>
         </is>
       </c>
       <c r="D532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>2778</t>
+          <t>2P-R400-BLYA</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Fuel Pumps</t>
         </is>
       </c>
       <c r="D533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>27D39</t>
+          <t>2PR400-BRD-1</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>Blower Motor</t>
+          <t>Fuel Pumps</t>
         </is>
       </c>
       <c r="D534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>28111-004</t>
+          <t>2PR400-BRD-2</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>Marathon</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>2820</t>
+          <t>2PR400-BRD-3</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Spectrum</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Fuel Pumps</t>
         </is>
       </c>
       <c r="D536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>28VS200Y-13</t>
+          <t>2PR400-BRD-4</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>Chatham</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Converter assy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>29802</t>
+          <t>2PR400-BRD-5</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>Koehler</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>Drain Valve</t>
+          <t>Fuel Pumps</t>
         </is>
       </c>
       <c r="D538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>2A20B</t>
+          <t>2PR400-BRDB</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>2CM306D2</t>
+          <t>2PR400-BRDC</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Fuel Pumps</t>
         </is>
       </c>
       <c r="D540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>2CM306D3</t>
+          <t>2PR600CWB</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Fuel Pumps</t>
         </is>
       </c>
       <c r="D541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>2CM5 Series</t>
+          <t>2PR600CWB-1</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>2CM7AAA1</t>
+          <t>2PR600CWS</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>2CM7AAN1</t>
+          <t>2PR600CWS-1</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t>2CM7AAN2</t>
+          <t>2PR600CWS-2</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>2CM9AAA1</t>
+          <t>2PR600CWS-3</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>2CM9AAA2</t>
+          <t>2PR600CWS-4</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t>2CM9AAA6</t>
+          <t>2PR600CWT</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t>2CM9AAB1</t>
+          <t>2PR600CWT-1</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>2CM9AAC1</t>
+          <t>2PR600CWT-2</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>2CM9AAC2</t>
+          <t>2PR600CWT-3</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>2CM9AAC6</t>
+          <t>2PR600CWX</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>2CM9AAF2</t>
+          <t>30-0467-1</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Position light</t>
+        </is>
+      </c>
+      <c r="D553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>2CM9AAH-3</t>
+          <t>30-0467-5</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>2CM9AAN7</t>
+          <t>30-0849-1</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Position light</t>
+        </is>
+      </c>
+      <c r="D555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>2P-R-400-BLW</t>
+          <t>30-0849-11</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>2P-R400-BLYA</t>
+          <t>30-0849-13</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>2PR400-BRD-1</t>
+          <t>30-0849-15</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>2PR400-BRD-2</t>
+          <t>30-0849-17</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>2PR400-BRD-3</t>
+          <t>30-0849-19</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>2PR400-BRD-4</t>
+          <t>30-0849-21</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t>2PR400-BRD-5</t>
+          <t>30-0849-3</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>2PR400-BRDB</t>
+          <t>30-0849-5</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>2PR400-BRDC</t>
+          <t>30-0849-7</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>2PR600CWB</t>
+          <t>30-0849-9</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D565" t="inlineStr"/>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>2PR600CWB-1</t>
+          <t>30-1192-13</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Nav Light</t>
         </is>
       </c>
       <c r="D566" t="inlineStr"/>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>2PR600CWS</t>
+          <t>30-1192-5</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Nav Light</t>
         </is>
       </c>
       <c r="D567" t="inlineStr"/>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>2PR600CWS-1</t>
+          <t>30-1192-7</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Nav Light</t>
         </is>
       </c>
       <c r="D568" t="inlineStr"/>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>2PR600CWS-2</t>
+          <t>30-1192-9</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Nav Light</t>
         </is>
       </c>
       <c r="D569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>2PR600CWS-3</t>
+          <t>30-1329-1</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>2PR600CWS-4</t>
+          <t>30-1329-3</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D571" t="inlineStr"/>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>2PR600CWT</t>
+          <t>30-1329-4</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>2PR600CWT-1</t>
+          <t>30-1329-5</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>2PR600CWT-2</t>
+          <t>30-1329-6</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>2PR600CWT-3</t>
+          <t>30-1467-1</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>2PR600CWX</t>
+          <t>30-1467-11</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Position light</t>
         </is>
       </c>
       <c r="D576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>30-0467-1</t>
+          <t>30-1467-13</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
           <t>Grimes</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
           <t>Position light</t>
         </is>
       </c>
       <c r="D577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>30-0467-5</t>
+          <t>30-1467-15</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
           <t>Grimes</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
           <t>Position light</t>
         </is>
       </c>
       <c r="D578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>30-0849-1</t>
+          <t>30-1467-17</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
           <t>Grimes</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
           <t>Position light</t>
         </is>
       </c>
       <c r="D579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>30-0849-11</t>
+          <t>30-1467-17M</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
           <t>Grimes</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
           <t>Position light</t>
         </is>
       </c>
       <c r="D580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>30-0849-13</t>
+          <t>30-1467-19</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
           <t>Grimes</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
           <t>Position light</t>
         </is>
       </c>
       <c r="D581" t="inlineStr"/>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>30-0849-15</t>
+          <t>30-1467-19M</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
           <t>Grimes</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
           <t>Position light</t>
         </is>
       </c>
       <c r="D582" t="inlineStr"/>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>30-0849-17</t>
+          <t>30-1467-21</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
           <t>Grimes</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
           <t>Position light</t>
         </is>
       </c>
       <c r="D583" t="inlineStr"/>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>30-0849-19</t>
+          <t>30-1467-23</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
           <t>Grimes</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
           <t>Position light</t>
         </is>
       </c>
       <c r="D584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t>30-0849-21</t>
+          <t>30-1467-3</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t>Grimes</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
           <t>Position light</t>
         </is>
       </c>
       <c r="D585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>30-0849-3</t>
+          <t>30-1467-5</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
           <t>Grimes</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
           <t>Position light</t>
         </is>
       </c>
       <c r="D586" t="inlineStr"/>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>30-0849-5</t>
+          <t>30-1467-7</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
           <t>Grimes</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
           <t>Position light</t>
         </is>
       </c>
       <c r="D587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t>30-0849-7</t>
+          <t>30-1467-9</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
           <t>Grimes</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
           <t>Position light</t>
         </is>
       </c>
       <c r="D588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t>30-0849-9</t>
+          <t>301</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Mechanical Specialties</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>Position light</t>
-[...2 lines deleted...]
-      <c r="D589" t="inlineStr"/>
+          <t>Cargo Hook</t>
+        </is>
+      </c>
+      <c r="D589" t="inlineStr">
+        <is>
+          <t>AKA P/N: 3-1</t>
+        </is>
+      </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t>30-1192-13</t>
+          <t>3010820</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Kollsman</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>Nav Light</t>
-[...2 lines deleted...]
-      <c r="D590" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D590" t="inlineStr">
+        <is>
+          <t>A5278110302</t>
+        </is>
+      </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t>30-1192-5</t>
+          <t>304</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Spectrum</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>Nav Light</t>
-[...2 lines deleted...]
-      <c r="D591" t="inlineStr"/>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D591" t="inlineStr">
+        <is>
+          <t>6430-62102-101</t>
+        </is>
+      </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>30-1192-7</t>
+          <t>305394-2-1</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Garrett</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>Nav Light</t>
+          <t>Speed Switch</t>
         </is>
       </c>
       <c r="D592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>30-1192-9</t>
+          <t>305394-2-2</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Garrett</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>Nav Light</t>
+          <t>Speed Switch</t>
         </is>
       </c>
       <c r="D593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>30-1329-1</t>
+          <t>305394-2-3</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Garrett</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>Position light</t>
+          <t>Speed Switch</t>
         </is>
       </c>
       <c r="D594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>30-1329-3</t>
+          <t>306001</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Michigan Dynamics</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>Position light</t>
+          <t>Fuel Filter assy</t>
         </is>
       </c>
       <c r="D595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>30-1329-4</t>
+          <t>306002</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Michigan Dynamics</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>Position light</t>
+          <t>Fuel Filter assy</t>
         </is>
       </c>
       <c r="D596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>30-1329-5</t>
+          <t>306005</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Michigan Dynamics</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>Position light</t>
+          <t>Fuel Filter assy</t>
         </is>
       </c>
       <c r="D597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>30-1329-6</t>
+          <t>306008</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Michigan Dynamics</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>Position light</t>
+          <t>Fuel Filter assy</t>
         </is>
       </c>
       <c r="D598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>30-1467-1</t>
+          <t>306009</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Michigan Dynamics</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>Position light</t>
+          <t>Fuel Filter assy</t>
         </is>
       </c>
       <c r="D599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>30-1467-11</t>
+          <t>306050</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Michigan Dynamics</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Position light</t>
+          <t>Fuel Filter assy</t>
         </is>
       </c>
       <c r="D600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>30-1467-13</t>
+          <t>306051</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Michigan Dynamics</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Position light</t>
+          <t>Fuel Filter assy</t>
         </is>
       </c>
       <c r="D601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>30-1467-15</t>
+          <t>306055</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Michigan Dynamics</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>Position light</t>
+          <t>Fuel Filter assy</t>
         </is>
       </c>
       <c r="D602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>30-1467-17</t>
+          <t>30905</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Futurecraft</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>Position light</t>
-[...2 lines deleted...]
-      <c r="D603" t="inlineStr"/>
+          <t>Squib Valve</t>
+        </is>
+      </c>
+      <c r="D603" t="inlineStr">
+        <is>
+          <t>20022988</t>
+        </is>
+      </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>30-1467-17M</t>
+          <t>30B24-1-A</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>Position light</t>
+          <t>DC Generator</t>
         </is>
       </c>
       <c r="D604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>30-1467-19</t>
+          <t>30E01-1-A</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>Position light</t>
+          <t>Generator</t>
         </is>
       </c>
       <c r="D605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>30-1467-19M</t>
+          <t>30E01-2-A</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>Position light</t>
+          <t>Generator</t>
         </is>
       </c>
       <c r="D606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>30-1467-21</t>
+          <t>30E01-3-A</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>Position light</t>
+          <t>Generator</t>
         </is>
       </c>
       <c r="D607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>30-1467-23</t>
+          <t>30E16-1C &amp; 11C</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>Position light</t>
+          <t>DC Generator</t>
         </is>
       </c>
       <c r="D608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>30-1467-3</t>
+          <t>30E20-61A</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>Position light</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>30-1467-5</t>
+          <t>30E22-1-B</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>Position light</t>
+          <t>DC Generator</t>
         </is>
       </c>
       <c r="D610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>30-1467-7</t>
+          <t>3100829-01</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>P &amp; W</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>Position light</t>
-[...2 lines deleted...]
-      <c r="D611" t="inlineStr"/>
+          <t>Bleed Air Valve</t>
+        </is>
+      </c>
+      <c r="D611" t="inlineStr">
+        <is>
+          <t>3021384A</t>
+        </is>
+      </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>30-1467-9</t>
+          <t>3100829-03</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>P &amp; W</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>Position light</t>
-[...2 lines deleted...]
-      <c r="D612" t="inlineStr"/>
+          <t>Bleed Air Valve</t>
+        </is>
+      </c>
+      <c r="D612" t="inlineStr">
+        <is>
+          <t>3021384A</t>
+        </is>
+      </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>3100923-01</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Mechanical Specialties</t>
+          <t>P &amp; W</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Bleed Air Valve</t>
         </is>
       </c>
       <c r="D613" t="inlineStr">
         <is>
-          <t>AKA P/N: 3-1</t>
+          <t>3021384A</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>3010820</t>
+          <t>3100923-02</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>Kollsman</t>
+          <t>P &amp; W</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Bleed Air Valve</t>
         </is>
       </c>
       <c r="D614" t="inlineStr">
         <is>
-          <t>A5278110302</t>
+          <t>3021384A</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>304</t>
+          <t>3110</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Spectrum</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Warning Units</t>
+        </is>
+      </c>
+      <c r="D615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>305394-2-1</t>
+          <t>3111</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Garrett</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>Speed Switch</t>
+          <t>Warning Units</t>
         </is>
       </c>
       <c r="D616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>305394-2-2</t>
+          <t>3112</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Garrett</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>Speed Switch</t>
+          <t>Warning Units</t>
         </is>
       </c>
       <c r="D617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>305394-2-3</t>
+          <t>3120</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Garrett</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>Speed Switch</t>
+          <t>Warning Units</t>
         </is>
       </c>
       <c r="D618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>306001</t>
+          <t>3123</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>Michigan Dynamics</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>Fuel Filter assy</t>
+          <t>Warning Units</t>
         </is>
       </c>
       <c r="D619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>306002</t>
+          <t>3124</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>Michigan Dynamics</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>Fuel Filter assy</t>
+          <t>Warning Units</t>
         </is>
       </c>
       <c r="D620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>306005</t>
+          <t>312BS801-1</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>Michigan Dynamics</t>
+          <t>Acme Aerospace</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>Fuel Filter assy</t>
-[...2 lines deleted...]
-      <c r="D621" t="inlineStr"/>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D621" t="inlineStr">
+        <is>
+          <t>assy # 312BS101-1</t>
+        </is>
+      </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>306008</t>
+          <t>31342-001</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>Michigan Dynamics</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>Fuel Filter assy</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>306009</t>
+          <t>31342-003</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>Michigan Dynamics</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>Fuel Filter assy</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D623" t="inlineStr"/>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>306050</t>
+          <t>3135-16E-30</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>Michigan Dynamics</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>Fuel Filter assy</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D624" t="inlineStr"/>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>306051</t>
+          <t>314-39A</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>Michigan Dynamics</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>Fuel Filter assy</t>
+          <t>Generator</t>
         </is>
       </c>
       <c r="D625" t="inlineStr"/>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>306055</t>
+          <t>31534-1</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>Michigan Dynamics</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>Fuel Filter assy</t>
+          <t>Linear Actuator</t>
         </is>
       </c>
       <c r="D626" t="inlineStr"/>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>30905</t>
+          <t>318-00040</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>Futurecraft</t>
+          <t>Edison</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>Squib Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Transmitter</t>
+        </is>
+      </c>
+      <c r="D627" t="inlineStr"/>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>30B24-1-A</t>
+          <t>318-02020</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Edison</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>DC Generator</t>
+          <t>Transmitter</t>
         </is>
       </c>
       <c r="D628" t="inlineStr"/>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>30E01-1-A</t>
+          <t>31972-1</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Airesearch</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>Generator</t>
+          <t>Linear Actuator</t>
         </is>
       </c>
       <c r="D629" t="inlineStr"/>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>30E01-2-A</t>
+          <t>32005-007</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>Generator</t>
-[...2 lines deleted...]
-      <c r="D630" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D630" t="inlineStr">
+        <is>
+          <t>206-062-627-003</t>
+        </is>
+      </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>30E01-3-A</t>
+          <t>32005-008</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>Generator</t>
-[...2 lines deleted...]
-      <c r="D631" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D631" t="inlineStr">
+        <is>
+          <t>206-062-627-003</t>
+        </is>
+      </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>30E16-1C &amp; 11C</t>
+          <t>32005-023</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>DC Generator</t>
-[...2 lines deleted...]
-      <c r="D632" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D632" t="inlineStr">
+        <is>
+          <t>206-062-627-003</t>
+        </is>
+      </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>30E20-61A</t>
+          <t>32005-025</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...2 lines deleted...]
-      <c r="D633" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D633" t="inlineStr">
+        <is>
+          <t>206-062-627-003</t>
+        </is>
+      </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>30E22-1-B</t>
+          <t>32005-026</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>DC Generator</t>
-[...2 lines deleted...]
-      <c r="D634" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D634" t="inlineStr">
+        <is>
+          <t>206-062-627-003</t>
+        </is>
+      </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>3100829-01</t>
+          <t>32005-030</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>P &amp; W</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>Bleed Air Valve</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D635" t="inlineStr">
         <is>
-          <t>3021384A</t>
+          <t>206-062-627-003</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>3100829-03</t>
+          <t>32005-034</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>P &amp; W</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>Bleed Air Valve</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D636" t="inlineStr">
         <is>
-          <t>3021384A</t>
+          <t>206-062-627-003</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>3100923-01</t>
+          <t>32005-037</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>P &amp; W</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>Bleed Air Valve</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D637" t="inlineStr">
         <is>
-          <t>3021384A</t>
+          <t>206-062-627-003</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>3100923-02</t>
+          <t>32010-000</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>P &amp; W</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>Bleed Air Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>3110</t>
+          <t>320295-1</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Whittaker</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>Warning Units</t>
-[...2 lines deleted...]
-      <c r="D639" t="inlineStr"/>
+          <t>Bleed Air Valve</t>
+        </is>
+      </c>
+      <c r="D639" t="inlineStr">
+        <is>
+          <t>DHC- Vol 1</t>
+        </is>
+      </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>3111</t>
+          <t>32050-000</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>Warning Units</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>3112</t>
+          <t>3214-31</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Diehl</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>Warning Units</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D641" t="inlineStr"/>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t>3120</t>
+          <t>32164-000</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>Warning Units</t>
-[...2 lines deleted...]
-      <c r="D642" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D642" t="inlineStr">
+        <is>
+          <t>H60-000</t>
+        </is>
+      </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>3123</t>
+          <t>32164-005</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>Warning Units</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D643" t="inlineStr"/>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>3124</t>
+          <t>32164-007</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>Warning Units</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D644" t="inlineStr"/>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t>312BS801-1</t>
+          <t>32164-010</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>Acme Aerospace</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D645" t="inlineStr"/>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>31342-001</t>
+          <t>32164-012</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D646" t="inlineStr"/>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>31342-003</t>
+          <t>32164-015</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D647" t="inlineStr"/>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t>3135-16E-30</t>
+          <t>32192-001(Miliary)</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Marathon</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D648" t="inlineStr"/>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t>314-39A</t>
+          <t>32335-1</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Airesearch</t>
         </is>
       </c>
       <c r="C649" t="inlineStr">
         <is>
-          <t>Generator</t>
+          <t>DC Motor</t>
         </is>
       </c>
       <c r="D649" t="inlineStr"/>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>31534-1</t>
+          <t>32424-A</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>Electric AL</t>
         </is>
       </c>
       <c r="C650" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D650" t="inlineStr"/>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>318-00040</t>
+          <t>3301-31</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>Edison</t>
+          <t>Diehl</t>
         </is>
       </c>
       <c r="C651" t="inlineStr">
         <is>
-          <t>Transmitter</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D651" t="inlineStr"/>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>318-02020</t>
+          <t>33183-001</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>Edison</t>
+          <t>Marathon</t>
         </is>
       </c>
       <c r="C652" t="inlineStr">
         <is>
-          <t>Transmitter</t>
-[...2 lines deleted...]
-      <c r="D652" t="inlineStr"/>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D652" t="inlineStr">
+        <is>
+          <t>M3</t>
+        </is>
+      </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>31972-1</t>
+          <t>3400-22</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>Airesearch</t>
+          <t>Diehl</t>
         </is>
       </c>
       <c r="C653" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
+          <t>Emergency Light Power Unit</t>
         </is>
       </c>
       <c r="D653" t="inlineStr"/>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>32005-007</t>
+          <t>34636-2</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Airesearch</t>
         </is>
       </c>
       <c r="C654" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rotary Actuator</t>
+        </is>
+      </c>
+      <c r="D654" t="inlineStr"/>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>32005-008</t>
+          <t>3499H</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Fairey</t>
         </is>
       </c>
       <c r="C655" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Undercarriage</t>
+        </is>
+      </c>
+      <c r="D655" t="inlineStr"/>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>32005-023</t>
+          <t>35-364151-57</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Beech</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Flap motor gearbox</t>
+        </is>
+      </c>
+      <c r="D656" t="inlineStr"/>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>32005-025</t>
+          <t>3501H</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Fairey</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Undercarriage</t>
+        </is>
+      </c>
+      <c r="D657" t="inlineStr"/>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>32005-026</t>
+          <t>3567749-1501</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Transmitter</t>
+        </is>
+      </c>
+      <c r="D658" t="inlineStr"/>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>32005-030</t>
+          <t>3567749-4001</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Transmitter</t>
         </is>
       </c>
       <c r="D659" t="inlineStr">
         <is>
-          <t>206-062-627-003</t>
+          <t>7749-40A5-1</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>32005-034</t>
+          <t>3567749-4003</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Transmitter</t>
+        </is>
+      </c>
+      <c r="D660" t="inlineStr"/>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>32005-037</t>
+          <t>3567749-6001</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Transmitter</t>
+        </is>
+      </c>
+      <c r="D661" t="inlineStr"/>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>32010-000</t>
+          <t>3567749-6505</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Transmitter</t>
         </is>
       </c>
       <c r="D662" t="inlineStr"/>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>320295-1</t>
+          <t>3567749-9401</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>Whittaker</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>Bleed Air Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Transmitter</t>
+        </is>
+      </c>
+      <c r="D663" t="inlineStr"/>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>32050-000</t>
+          <t>3567749-9402</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Transmitter</t>
         </is>
       </c>
       <c r="D664" t="inlineStr"/>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>3214-31</t>
+          <t>3567749-9502</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t>Diehl</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Transmitter</t>
         </is>
       </c>
       <c r="D665" t="inlineStr"/>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>32164-000</t>
+          <t>3567749-9601</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Transmitter</t>
+        </is>
+      </c>
+      <c r="D666" t="inlineStr"/>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>32164-005</t>
+          <t>3567758-6501</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Transmitter</t>
         </is>
       </c>
       <c r="D667" t="inlineStr"/>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>32164-007</t>
+          <t>3567758-6503</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Transmitter</t>
         </is>
       </c>
       <c r="D668" t="inlineStr"/>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>32164-010</t>
+          <t>371-007-002</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Sikorsky</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...2 lines deleted...]
-      <c r="D669" t="inlineStr"/>
+          <t>Pressure Transmitter</t>
+        </is>
+      </c>
+      <c r="D669" t="inlineStr">
+        <is>
+          <t>TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t>32164-012</t>
+          <t>3727H1</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>APME</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Filter Assy</t>
         </is>
       </c>
       <c r="D670" t="inlineStr"/>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t>32164-015</t>
+          <t>3811H</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Fairey</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Undercarriage</t>
         </is>
       </c>
       <c r="D671" t="inlineStr"/>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t>32192-001(Miliary)</t>
+          <t>391037-03201</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t>Marathon</t>
+          <t>Simmonds</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...2 lines deleted...]
-      <c r="D672" t="inlineStr"/>
+          <t>Fuel Probe</t>
+        </is>
+      </c>
+      <c r="D672" t="inlineStr">
+        <is>
+          <t>INSPECT and TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>32335-1</t>
+          <t>391043-03001</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>Airesearch</t>
+          <t>Simmonds</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>DC Motor</t>
-[...2 lines deleted...]
-      <c r="D673" t="inlineStr"/>
+          <t>Fuel Probe</t>
+        </is>
+      </c>
+      <c r="D673" t="inlineStr">
+        <is>
+          <t>INSPECT and TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>32424-A</t>
+          <t>391087-03081</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>Electric AL</t>
+          <t>Simmonds</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...2 lines deleted...]
-      <c r="D674" t="inlineStr"/>
+          <t>Fuel Probe</t>
+        </is>
+      </c>
+      <c r="D674" t="inlineStr">
+        <is>
+          <t>INSPECT and TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t>3301-31</t>
+          <t>391087-03082</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Diehl</t>
+          <t>Simmonds</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...2 lines deleted...]
-      <c r="D675" t="inlineStr"/>
+          <t>Fuel Probe</t>
+        </is>
+      </c>
+      <c r="D675" t="inlineStr">
+        <is>
+          <t>INSPECT and TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>33183-001</t>
+          <t>391087-03083</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>Marathon</t>
+          <t>Simmonds</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Fuel Probe</t>
         </is>
       </c>
       <c r="D676" t="inlineStr">
         <is>
-          <t>M3</t>
+          <t>INSPECT and TEST ONLY</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>3400-22</t>
+          <t>391087-03084</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>Diehl</t>
+          <t>Simmonds</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>Emergency Light Power Unit</t>
-[...2 lines deleted...]
-      <c r="D677" t="inlineStr"/>
+          <t>Fuel Probe</t>
+        </is>
+      </c>
+      <c r="D677" t="inlineStr">
+        <is>
+          <t>INSPECT and TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>34636-2</t>
+          <t>391087-03085</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>Airesearch</t>
+          <t>Simmonds</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
-[...2 lines deleted...]
-      <c r="D678" t="inlineStr"/>
+          <t>Fuel Probe</t>
+        </is>
+      </c>
+      <c r="D678" t="inlineStr">
+        <is>
+          <t>INSPECT and TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>3499H</t>
+          <t>391088-002</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>Fairey</t>
+          <t>Simmonds</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>Undercarriage</t>
-[...2 lines deleted...]
-      <c r="D679" t="inlineStr"/>
+          <t>Fuel Indicator</t>
+        </is>
+      </c>
+      <c r="D679" t="inlineStr">
+        <is>
+          <t>INSPECT and TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t>35-364151-57</t>
+          <t>391088-003</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t>Beech</t>
+          <t>Simmonds</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>Flap motor gearbox</t>
-[...2 lines deleted...]
-      <c r="D680" t="inlineStr"/>
+          <t>Fuel Indicator</t>
+        </is>
+      </c>
+      <c r="D680" t="inlineStr">
+        <is>
+          <t>INSPECT and TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t>3501H</t>
+          <t>391088-004</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t>Fairey</t>
+          <t>Simmonds</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>Undercarriage</t>
-[...2 lines deleted...]
-      <c r="D681" t="inlineStr"/>
+          <t>Fuel Indicator</t>
+        </is>
+      </c>
+      <c r="D681" t="inlineStr">
+        <is>
+          <t>INSPECT and TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t>3567749-1501</t>
+          <t>391088-005</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Simmonds</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>Transmitter</t>
-[...2 lines deleted...]
-      <c r="D682" t="inlineStr"/>
+          <t>Fuel Indicator</t>
+        </is>
+      </c>
+      <c r="D682" t="inlineStr">
+        <is>
+          <t>INSPECT and TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>3567749-4001</t>
+          <t>391088-006</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Simmonds</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>Transmitter</t>
+          <t>Fuel Indicator</t>
         </is>
       </c>
       <c r="D683" t="inlineStr">
         <is>
-          <t>7749-40A5-1</t>
+          <t>INSPECT and TEST ONLY</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>3567749-4003</t>
+          <t>393008-046</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Simmonds</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>Transmitter</t>
+          <t>Fuel Indicator</t>
         </is>
       </c>
       <c r="D684" t="inlineStr"/>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t>3567749-6001</t>
+          <t>3935</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Pneudrualics</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>Transmitter</t>
+          <t>Shutoff Valve</t>
         </is>
       </c>
       <c r="D685" t="inlineStr"/>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>3567749-6505</t>
+          <t>397</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Eclipse</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>Transmitter</t>
+          <t>Starter</t>
         </is>
       </c>
       <c r="D686" t="inlineStr"/>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>3567749-9401</t>
+          <t>3D1472</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>Transmitter</t>
+          <t>Prop Heat Timer</t>
         </is>
       </c>
       <c r="D687" t="inlineStr"/>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>3567749-9402</t>
+          <t>3D2353-05</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>Transmitter</t>
+          <t>De-Ice Valve</t>
         </is>
       </c>
       <c r="D688" t="inlineStr"/>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>3567749-9502</t>
+          <t>3D2353-06</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C689" t="inlineStr">
         <is>
-          <t>Transmitter</t>
+          <t>De-Ice Valve</t>
         </is>
       </c>
       <c r="D689" t="inlineStr"/>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>3567749-9601</t>
+          <t>3D2353-61</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C690" t="inlineStr">
         <is>
-          <t>Transmitter</t>
+          <t>De-Ice Valve</t>
         </is>
       </c>
       <c r="D690" t="inlineStr"/>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>3567758-6501</t>
+          <t>3D2353-64</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C691" t="inlineStr">
         <is>
-          <t>Transmitter</t>
+          <t>De-Ice Valve</t>
         </is>
       </c>
       <c r="D691" t="inlineStr"/>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>3567758-6503</t>
+          <t>3E1150-10</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C692" t="inlineStr">
         <is>
-          <t>Transmitter</t>
+          <t>De-Ice Valve</t>
         </is>
       </c>
       <c r="D692" t="inlineStr"/>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>371-007-002</t>
+          <t>3E1150-3</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>Sikorsky</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C693" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
+          <t>De-Ice Valve</t>
         </is>
       </c>
       <c r="D693" t="inlineStr">
         <is>
-          <t>TEST ONLY</t>
+          <t>Series 2, 3, 10 and 12</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>3727H1</t>
+          <t>3E1964-3</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>APME</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C694" t="inlineStr">
         <is>
-          <t>Filter Assy</t>
+          <t>Timer</t>
         </is>
       </c>
       <c r="D694" t="inlineStr"/>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>3811H</t>
+          <t>3GTR72C1A</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>Fairey</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C695" t="inlineStr">
         <is>
-          <t>Undercarriage</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D695" t="inlineStr"/>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>391037-03201</t>
+          <t>3P-194</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>Simmonds</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C696" t="inlineStr">
         <is>
-          <t>Fuel Probe</t>
+          <t>Vacuum Pump</t>
         </is>
       </c>
       <c r="D696" t="inlineStr">
         <is>
-          <t>INSPECT and TEST ONLY</t>
+          <t>3P194F</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>391043-03001</t>
+          <t>3P-207</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>Simmonds</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C697" t="inlineStr">
         <is>
-          <t>Fuel Probe</t>
+          <t>Vacuum Pump</t>
         </is>
       </c>
       <c r="D697" t="inlineStr">
         <is>
-          <t>INSPECT and TEST ONLY</t>
+          <t>3P207C</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>391087-03081</t>
+          <t>3P-207C</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>Simmonds</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C698" t="inlineStr">
         <is>
-          <t>Fuel Probe</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vacuum Pump</t>
+        </is>
+      </c>
+      <c r="D698" t="inlineStr"/>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>391087-03082</t>
+          <t>3PL181</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>Simmonds</t>
+          <t>Airscrew</t>
         </is>
       </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>Fuel Probe</t>
-[...6 lines deleted...]
-      </c>
+          <t>Axial Blower</t>
+        </is>
+      </c>
+      <c r="D699" t="inlineStr"/>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>391087-03083</t>
+          <t>3V-195</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>Simmonds</t>
+          <t>Pesco</t>
         </is>
       </c>
       <c r="C700" t="inlineStr">
         <is>
-          <t>Fuel Probe</t>
-[...6 lines deleted...]
-      </c>
+          <t>Relief Valve</t>
+        </is>
+      </c>
+      <c r="D700" t="inlineStr"/>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>391087-03084</t>
+          <t>40-0100-1</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>Simmonds</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C701" t="inlineStr">
         <is>
-          <t>Fuel Probe</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nav Light</t>
+        </is>
+      </c>
+      <c r="D701" t="inlineStr"/>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>391087-03085</t>
+          <t>40-0100-11</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>Simmonds</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>Fuel Probe</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nav Light</t>
+        </is>
+      </c>
+      <c r="D702" t="inlineStr"/>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>391088-002</t>
+          <t>40-0100-13</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>Simmonds</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t>Fuel Indicator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nav Light</t>
+        </is>
+      </c>
+      <c r="D703" t="inlineStr"/>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>391088-003</t>
+          <t>40-0100-17</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>Simmonds</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>Fuel Indicator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nav Light</t>
+        </is>
+      </c>
+      <c r="D704" t="inlineStr"/>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>391088-004</t>
+          <t>40-0100-19</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>Simmonds</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>Fuel Indicator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nav Light</t>
+        </is>
+      </c>
+      <c r="D705" t="inlineStr"/>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>391088-005</t>
+          <t>40-0100-21</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>Simmonds</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>Fuel Indicator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nav Light</t>
+        </is>
+      </c>
+      <c r="D706" t="inlineStr"/>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>391088-006</t>
+          <t>40-0100-23</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>Simmonds</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C707" t="inlineStr">
         <is>
-          <t>Fuel Indicator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nav Light</t>
+        </is>
+      </c>
+      <c r="D707" t="inlineStr"/>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>393008-046</t>
+          <t>40-0100-25</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>Simmonds</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C708" t="inlineStr">
         <is>
-          <t>Fuel Indicator</t>
+          <t>Nav Light</t>
         </is>
       </c>
       <c r="D708" t="inlineStr"/>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>3935</t>
+          <t>40-0100-27</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>Pneudrualics</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
+          <t>Nav Light</t>
         </is>
       </c>
       <c r="D709" t="inlineStr"/>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>397</t>
+          <t>40-0100-29</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>Eclipse</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>Starter</t>
+          <t>Nav Light</t>
         </is>
       </c>
       <c r="D710" t="inlineStr"/>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>3D1472</t>
+          <t>40-0100-3</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>Prop Heat Timer</t>
+          <t>Nav Light</t>
         </is>
       </c>
       <c r="D711" t="inlineStr"/>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>3D2353-05</t>
+          <t>40-0100-31</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>De-Ice Valve</t>
+          <t>Nav Light</t>
         </is>
       </c>
       <c r="D712" t="inlineStr"/>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>3D2353-06</t>
+          <t>40-0100-5</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>De-Ice Valve</t>
+          <t>Nav Light</t>
         </is>
       </c>
       <c r="D713" t="inlineStr"/>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>3D2353-61</t>
+          <t>40-0100-7</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>De-Ice Valve</t>
+          <t>Nav Light</t>
         </is>
       </c>
       <c r="D714" t="inlineStr"/>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>3D2353-64</t>
+          <t>40-0100-9</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>De-Ice Valve</t>
+          <t>Nav Light</t>
         </is>
       </c>
       <c r="D715" t="inlineStr"/>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>3E1150-10</t>
+          <t>400217-7</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Bell</t>
         </is>
       </c>
       <c r="C716" t="inlineStr">
         <is>
-          <t>De-Ice Valve</t>
-[...2 lines deleted...]
-      <c r="D716" t="inlineStr"/>
+          <t>Relief Valve</t>
+        </is>
+      </c>
+      <c r="D716" t="inlineStr">
+        <is>
+          <t>101, 103, 105, 107, 109, 111</t>
+        </is>
+      </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>3E1150-3</t>
+          <t>40176-4</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>De-Ice Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D717" t="inlineStr"/>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>3E1964-3</t>
+          <t>40176-7</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>Timer</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D718" t="inlineStr"/>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>3GTR72C1A</t>
+          <t>40178-24</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C719" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...2 lines deleted...]
-      <c r="D719" t="inlineStr"/>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D719" t="inlineStr">
+        <is>
+          <t>4078-3, 4078-24, 40178-26</t>
+        </is>
+      </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>3P-194</t>
+          <t>40208-1</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>Vacuum Pump</t>
-[...6 lines deleted...]
-      </c>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D720" t="inlineStr"/>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>3P-207</t>
+          <t>40208-5</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>Vacuum Pump</t>
-[...6 lines deleted...]
-      </c>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D721" t="inlineStr"/>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>3P-207C</t>
+          <t>40308-1</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>Vacuum Pump</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D722" t="inlineStr"/>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>3PL181</t>
+          <t>4037CH</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>Airscrew</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>Axial Blower</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D723" t="inlineStr"/>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>3V-195</t>
+          <t>4059</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>Pesco</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>Relief Valve</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D724" t="inlineStr"/>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>40-0100-1</t>
+          <t>405CH</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>Nav Light</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D725" t="inlineStr"/>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>40-0100-11</t>
+          <t>40678-2</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>Nav Light</t>
+          <t>Battery, NiCad</t>
         </is>
       </c>
       <c r="D726" t="inlineStr"/>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>40-0100-13</t>
+          <t>4076</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>Nav Light</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D727" t="inlineStr"/>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>40-0100-17</t>
+          <t>409CH2</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C728" t="inlineStr">
         <is>
-          <t>Nav Light</t>
+          <t>Battery, NiCad</t>
         </is>
       </c>
       <c r="D728" t="inlineStr"/>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>40-0100-19</t>
+          <t>41000720</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>HR Textron</t>
         </is>
       </c>
       <c r="C729" t="inlineStr">
         <is>
-          <t>Nav Light</t>
+          <t>Check Valve</t>
         </is>
       </c>
       <c r="D729" t="inlineStr"/>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>40-0100-21</t>
+          <t>4101</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Titan</t>
         </is>
       </c>
       <c r="C730" t="inlineStr">
         <is>
-          <t>Nav Light</t>
-[...2 lines deleted...]
-      <c r="D730" t="inlineStr"/>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D730" t="inlineStr">
+        <is>
+          <t>AN4101</t>
+        </is>
+      </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>40-0100-23</t>
+          <t>414-01041</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Edison</t>
         </is>
       </c>
       <c r="C731" t="inlineStr">
         <is>
-          <t>Nav Light</t>
+          <t>Oil Press T-mitter</t>
         </is>
       </c>
       <c r="D731" t="inlineStr"/>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>40-0100-25</t>
+          <t>4140-00-11</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C732" t="inlineStr">
         <is>
-          <t>Nav Light</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D732" t="inlineStr"/>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>40-0100-27</t>
+          <t>4140-00-17</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C733" t="inlineStr">
         <is>
-          <t>Nav Light</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D733" t="inlineStr"/>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>40-0100-29</t>
+          <t>4140-00-21</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C734" t="inlineStr">
         <is>
-          <t>Nav Light</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D734" t="inlineStr"/>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>40-0100-3</t>
+          <t>4140-00-57</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C735" t="inlineStr">
         <is>
-          <t>Nav Light</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D735" t="inlineStr"/>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>40-0100-31</t>
+          <t>416487</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t>Nav Light</t>
-[...2 lines deleted...]
-      <c r="D736" t="inlineStr"/>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D736" t="inlineStr">
+        <is>
+          <t>447CH8</t>
+        </is>
+      </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>40-0100-5</t>
+          <t>418-00044</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Edison</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t>Nav Light</t>
+          <t>Oil Press T-mitter</t>
         </is>
       </c>
       <c r="D737" t="inlineStr"/>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>40-0100-7</t>
+          <t>418-00061</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Edison</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>Nav Light</t>
+          <t>Oil Press T-mitter</t>
         </is>
       </c>
       <c r="D738" t="inlineStr"/>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>40-0100-9</t>
+          <t>418-00084</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Edison</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>Nav Light</t>
+          <t>Oil Press T-mitter</t>
         </is>
       </c>
       <c r="D739" t="inlineStr"/>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>400217-7</t>
+          <t>418-02084</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>Bell</t>
+          <t>Edison</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>Relief Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Oil Press T-mitter</t>
+        </is>
+      </c>
+      <c r="D740" t="inlineStr"/>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>40176-4</t>
+          <t>418-04014</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Edison</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Oil Press T-mitter</t>
         </is>
       </c>
       <c r="D741" t="inlineStr"/>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>40176-7</t>
+          <t>418-04024</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Edison</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Transmitter</t>
         </is>
       </c>
       <c r="D742" t="inlineStr"/>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>40178-24</t>
+          <t>418-04034</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Edison</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...6 lines deleted...]
-      </c>
+          <t>Torque Transmitter</t>
+        </is>
+      </c>
+      <c r="D743" t="inlineStr"/>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>40208-1</t>
+          <t>41850A</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>SearchLight</t>
         </is>
       </c>
       <c r="D744" t="inlineStr"/>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>40208-5</t>
+          <t>4200</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Slick</t>
         </is>
       </c>
       <c r="C745" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...2 lines deleted...]
-      <c r="D745" t="inlineStr"/>
+          <t>Magneto</t>
+        </is>
+      </c>
+      <c r="D745" t="inlineStr">
+        <is>
+          <t>4251</t>
+        </is>
+      </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>40308-1</t>
+          <t>42D165</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C746" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D746" t="inlineStr"/>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>4037CH</t>
+          <t>42D218</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C747" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...2 lines deleted...]
-      <c r="D747" t="inlineStr"/>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D747" t="inlineStr">
+        <is>
+          <t>Test Only</t>
+        </is>
+      </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>4059</t>
+          <t>42D59</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C748" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...2 lines deleted...]
-      <c r="D748" t="inlineStr"/>
+          <t>Combustion Tube</t>
+        </is>
+      </c>
+      <c r="D748" t="inlineStr">
+        <is>
+          <t>INCLUDES EVERYTHING IN THE COMBUSTION LINER, INCLUDING 97D34 PRESS SWITCH &amp; 94E56-3</t>
+        </is>
+      </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>405CH</t>
+          <t>42DG119</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C749" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D749" t="inlineStr"/>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>40678-2</t>
+          <t>42G119-3</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C750" t="inlineStr">
         <is>
-          <t>Battery, NiCad</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D750" t="inlineStr"/>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>4076</t>
+          <t>4300</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Slick</t>
         </is>
       </c>
       <c r="C751" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...2 lines deleted...]
-      <c r="D751" t="inlineStr"/>
+          <t>Magneto</t>
+        </is>
+      </c>
+      <c r="D751" t="inlineStr">
+        <is>
+          <t>4371, 4370, 4372</t>
+        </is>
+      </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>409CH2</t>
+          <t>430RDH-6</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Electrol</t>
         </is>
       </c>
       <c r="C752" t="inlineStr">
         <is>
-          <t>Battery, NiCad</t>
-[...2 lines deleted...]
-      <c r="D752" t="inlineStr"/>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D752" t="inlineStr">
+        <is>
+          <t>C2CF1991AND</t>
+        </is>
+      </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>41000720</t>
+          <t>447CH8</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>HR Textron</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C753" t="inlineStr">
         <is>
-          <t>Check Valve</t>
-[...2 lines deleted...]
-      <c r="D753" t="inlineStr"/>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D753" t="inlineStr">
+        <is>
+          <t>416487</t>
+        </is>
+      </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>4101</t>
+          <t>45-0013-3</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>Titan</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C754" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>SearchLight</t>
         </is>
       </c>
       <c r="D754" t="inlineStr">
         <is>
-          <t>AN4101</t>
+          <t>Alt # G5400</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>414-01041</t>
+          <t>45-0013-5</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>Edison</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C755" t="inlineStr">
         <is>
-          <t>Oil Press T-mitter</t>
-[...2 lines deleted...]
-      <c r="D755" t="inlineStr"/>
+          <t>SearchLight</t>
+        </is>
+      </c>
+      <c r="D755" t="inlineStr">
+        <is>
+          <t>Alt # G5400</t>
+        </is>
+      </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>4140-00-11</t>
+          <t>45-0013-7</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C756" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
-[...2 lines deleted...]
-      <c r="D756" t="inlineStr"/>
+          <t>SearchLight</t>
+        </is>
+      </c>
+      <c r="D756" t="inlineStr">
+        <is>
+          <t>Alt # G5400</t>
+        </is>
+      </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>4140-00-17</t>
+          <t>45-0019</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C757" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>SearchLight</t>
         </is>
       </c>
       <c r="D757" t="inlineStr"/>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>4140-00-21</t>
+          <t>45-0019-1</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C758" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>SearchLight</t>
         </is>
       </c>
       <c r="D758" t="inlineStr"/>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>4140-00-57</t>
+          <t>45-0019-15</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C759" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>SearchLight</t>
         </is>
       </c>
       <c r="D759" t="inlineStr"/>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>416487</t>
+          <t>45-0019-3</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C760" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...6 lines deleted...]
-      </c>
+          <t>SearchLight</t>
+        </is>
+      </c>
+      <c r="D760" t="inlineStr"/>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>418-00044</t>
+          <t>45-0128-3</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t>Edison</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C761" t="inlineStr">
         <is>
-          <t>Oil Press T-mitter</t>
+          <t>SearchLight</t>
         </is>
       </c>
       <c r="D761" t="inlineStr"/>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>418-00061</t>
+          <t>45-0148-10</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t>Edison</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C762" t="inlineStr">
         <is>
-          <t>Oil Press T-mitter</t>
+          <t>SearchLight</t>
         </is>
       </c>
       <c r="D762" t="inlineStr"/>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>418-00084</t>
+          <t>45-0148-3</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>Edison</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C763" t="inlineStr">
         <is>
-          <t>Oil Press T-mitter</t>
+          <t>SearchLight</t>
         </is>
       </c>
       <c r="D763" t="inlineStr"/>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>418-02084</t>
+          <t>45-0148-4</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>Edison</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C764" t="inlineStr">
         <is>
-          <t>Oil Press T-mitter</t>
+          <t>SearchLight</t>
         </is>
       </c>
       <c r="D764" t="inlineStr"/>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>418-04014</t>
+          <t>45-0148-7</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t>Edison</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C765" t="inlineStr">
         <is>
-          <t>Oil Press T-mitter</t>
+          <t>SearchLight</t>
         </is>
       </c>
       <c r="D765" t="inlineStr"/>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>418-04024</t>
+          <t>45-0148-8</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>Edison</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C766" t="inlineStr">
         <is>
-          <t>Transmitter</t>
+          <t>SearchLight</t>
         </is>
       </c>
       <c r="D766" t="inlineStr"/>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>418-04034</t>
+          <t>45-0148-9</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>Edison</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
-          <t>Torque Transmitter</t>
+          <t>SearchLight</t>
         </is>
       </c>
       <c r="D767" t="inlineStr"/>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t>41850A</t>
+          <t>45-0182</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
           <t>Grimes</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
           <t>SearchLight</t>
         </is>
       </c>
       <c r="D768" t="inlineStr"/>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t>4200</t>
+          <t>45-0202-1</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t>Slick</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>Magneto</t>
+          <t>SearchLight</t>
         </is>
       </c>
       <c r="D769" t="inlineStr">
         <is>
-          <t>4251</t>
+          <t>Grimes</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t>42D165</t>
+          <t>4500</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>Scott</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Park Brake</t>
         </is>
       </c>
       <c r="D770" t="inlineStr"/>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t>42D218</t>
+          <t>4545-00-5</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>Dukes</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Air Valves</t>
         </is>
       </c>
       <c r="D771" t="inlineStr">
         <is>
-          <t>Test Only</t>
+          <t>209-072-433-101         209-072-433-005</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t>42D59</t>
+          <t>4579</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>Combustion Tube</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D772" t="inlineStr">
         <is>
-          <t>INCLUDES EVERYTHING IN THE COMBUSTION LINER, INCLUDING 97D34 PRESS SWITCH &amp; 94E56-3</t>
+          <t>BA06-01 / 018550-000</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>42DG119</t>
+          <t>458-4D27-6</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>Republic</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D773" t="inlineStr"/>
+          <t>Check Valve</t>
+        </is>
+      </c>
+      <c r="D773" t="inlineStr">
+        <is>
+          <t>AN6207-4</t>
+        </is>
+      </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>42G119-3</t>
+          <t>46005</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>Fairey</t>
         </is>
       </c>
       <c r="C774" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Cylinder tube</t>
         </is>
       </c>
       <c r="D774" t="inlineStr"/>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>4300</t>
+          <t>46063</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t>Slick</t>
+          <t>Fairey</t>
         </is>
       </c>
       <c r="C775" t="inlineStr">
         <is>
-          <t>Magneto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Cylinder Housing</t>
+        </is>
+      </c>
+      <c r="D775" t="inlineStr"/>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>430RDH-6</t>
+          <t>465C-62NSW</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>Electrol</t>
+          <t>Auto Valve</t>
         </is>
       </c>
       <c r="C776" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
-[...6 lines deleted...]
-      </c>
+          <t>Drain Valve</t>
+        </is>
+      </c>
+      <c r="D776" t="inlineStr"/>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>447CH8</t>
+          <t>46800</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Clifford</t>
         </is>
       </c>
       <c r="C777" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...6 lines deleted...]
-      </c>
+          <t>Oil Reg Valve</t>
+        </is>
+      </c>
+      <c r="D777" t="inlineStr"/>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>45-0013-3</t>
+          <t>47750</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Abg-Semca</t>
         </is>
       </c>
       <c r="C778" t="inlineStr">
         <is>
-          <t>SearchLight</t>
+          <t>Blower Motor</t>
         </is>
       </c>
       <c r="D778" t="inlineStr">
         <is>
-          <t>Alt # G5400</t>
+          <t>50-55PFA2</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>45-0013-5</t>
+          <t>486-4D2-2</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Republic</t>
         </is>
       </c>
       <c r="C779" t="inlineStr">
         <is>
-          <t>SearchLight</t>
+          <t>Check Valve</t>
         </is>
       </c>
       <c r="D779" t="inlineStr">
         <is>
-          <t>Alt # G5400</t>
+          <t>Series 480 and 490</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>45-0013-7</t>
+          <t>4E1526</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C780" t="inlineStr">
         <is>
-          <t>SearchLight</t>
+          <t>De-Ice Slip Ring</t>
         </is>
       </c>
       <c r="D780" t="inlineStr">
         <is>
-          <t>Alt # G5400</t>
+          <t>4E1555-1</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>45-0019</t>
+          <t>4V23B1136</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>ITT</t>
         </is>
       </c>
       <c r="C781" t="inlineStr">
         <is>
-          <t>SearchLight</t>
-[...2 lines deleted...]
-      <c r="D781" t="inlineStr"/>
+          <t>Fuel Flow Valve</t>
+        </is>
+      </c>
+      <c r="D781" t="inlineStr">
+        <is>
+          <t>CON724D28231-301</t>
+        </is>
+      </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>45-0019-1</t>
+          <t>50-364090-46</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C782" t="inlineStr">
         <is>
-          <t>SearchLight</t>
+          <t>Flap, Gearbox</t>
         </is>
       </c>
       <c r="D782" t="inlineStr"/>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>45-0019-15</t>
+          <t>50-389057-1</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C783" t="inlineStr">
         <is>
-          <t>SearchLight</t>
-[...2 lines deleted...]
-      <c r="D783" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D783" t="inlineStr">
+        <is>
+          <t>Same as TG255-002   /   EM8001</t>
+        </is>
+      </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>45-0019-3</t>
+          <t>50-389121-3</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Beech</t>
         </is>
       </c>
       <c r="C784" t="inlineStr">
         <is>
-          <t>SearchLight</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D784" t="inlineStr"/>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>45-0128-3</t>
+          <t>50-521222-3</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Raytheon</t>
         </is>
       </c>
       <c r="C785" t="inlineStr">
         <is>
-          <t>SearchLight</t>
+          <t>Actuator</t>
         </is>
       </c>
       <c r="D785" t="inlineStr"/>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>45-0148-10</t>
+          <t>50-521222-4</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Raytheon</t>
         </is>
       </c>
       <c r="C786" t="inlineStr">
         <is>
-          <t>SearchLight</t>
+          <t>Actuator</t>
         </is>
       </c>
       <c r="D786" t="inlineStr"/>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>45-0148-3</t>
+          <t>500702-4491</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Joy</t>
         </is>
       </c>
       <c r="C787" t="inlineStr">
         <is>
-          <t>SearchLight</t>
+          <t>Blower Assy</t>
         </is>
       </c>
       <c r="D787" t="inlineStr"/>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>45-0148-4</t>
+          <t>501-1228-01</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C788" t="inlineStr">
         <is>
-          <t>SearchLight</t>
-[...2 lines deleted...]
-      <c r="D788" t="inlineStr"/>
+          <t>Battery Pack</t>
+        </is>
+      </c>
+      <c r="D788" t="inlineStr">
+        <is>
+          <t>Model PS-835</t>
+        </is>
+      </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>45-0148-7</t>
+          <t>501-1228-04</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
           <t>Grimes</t>
         </is>
       </c>
       <c r="C789" t="inlineStr">
         <is>
-          <t>SearchLight</t>
-[...2 lines deleted...]
-      <c r="D789" t="inlineStr"/>
+          <t>Emerg Power Supply</t>
+        </is>
+      </c>
+      <c r="D789" t="inlineStr">
+        <is>
+          <t>Model PS-835</t>
+        </is>
+      </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>45-0148-8</t>
+          <t>501-1712-02</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
           <t>Grimes</t>
         </is>
       </c>
       <c r="C790" t="inlineStr">
         <is>
-          <t>SearchLight</t>
-[...2 lines deleted...]
-      <c r="D790" t="inlineStr"/>
+          <t>Emerg Power Supply</t>
+        </is>
+      </c>
+      <c r="D790" t="inlineStr">
+        <is>
+          <t>Model PS-850/855</t>
+        </is>
+      </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>45-0148-9</t>
+          <t>51065-013</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C791" t="inlineStr">
         <is>
-          <t>SearchLight</t>
+          <t>Voltage Regulator</t>
         </is>
       </c>
       <c r="D791" t="inlineStr"/>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>45-0182</t>
+          <t>51065-014</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C792" t="inlineStr">
         <is>
-          <t>SearchLight</t>
+          <t>Voltage Regulator</t>
         </is>
       </c>
       <c r="D792" t="inlineStr"/>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>45-0202-1</t>
+          <t>51509-002</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C793" t="inlineStr">
         <is>
-          <t>SearchLight</t>
-[...6 lines deleted...]
-      </c>
+          <t>Voltage Regulator</t>
+        </is>
+      </c>
+      <c r="D793" t="inlineStr"/>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>4500</t>
+          <t>51509-002A</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t>Scott</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C794" t="inlineStr">
         <is>
-          <t>Park Brake</t>
+          <t>Voltage Regulator</t>
         </is>
       </c>
       <c r="D794" t="inlineStr"/>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t>4545-00-5</t>
+          <t>51509-002B</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t>Dukes</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C795" t="inlineStr">
         <is>
-          <t>Air Valves</t>
-[...6 lines deleted...]
-      </c>
+          <t>Voltage Regulator</t>
+        </is>
+      </c>
+      <c r="D795" t="inlineStr"/>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>4579</t>
+          <t>51509-002R</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...6 lines deleted...]
-      </c>
+          <t>Voltage Regulator</t>
+        </is>
+      </c>
+      <c r="D796" t="inlineStr"/>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>458-4D27-6</t>
+          <t>51509-004A</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>Republic</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
-          <t>Check Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>DC Gen Control</t>
+        </is>
+      </c>
+      <c r="D797" t="inlineStr"/>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t>46005</t>
+          <t>51530-006</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t>Fairey</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
-          <t>Cylinder tube</t>
+          <t>DC Gen Control</t>
         </is>
       </c>
       <c r="D798" t="inlineStr"/>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t>46063</t>
+          <t>51530-006A</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t>Fairey</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
-          <t>Cylinder Housing</t>
+          <t>DC Gen Control</t>
         </is>
       </c>
       <c r="D799" t="inlineStr"/>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t>465C-62NSW</t>
+          <t>51530-006B</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t>Auto Valve</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
-          <t>Drain Valve</t>
+          <t>DC Gen Control</t>
         </is>
       </c>
       <c r="D800" t="inlineStr"/>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t>46800</t>
+          <t>51530-007</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t>Clifford</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
-          <t>Oil Reg Valve</t>
+          <t>DC Gen Control</t>
         </is>
       </c>
       <c r="D801" t="inlineStr"/>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t>47750</t>
+          <t>51530-007A</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t>Abg-Semca</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
-          <t>Blower Motor</t>
-[...6 lines deleted...]
-      </c>
+          <t>DC Gen Control</t>
+        </is>
+      </c>
+      <c r="D802" t="inlineStr"/>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>486-4D2-2</t>
+          <t>51530-007B</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>Republic</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C803" t="inlineStr">
         <is>
-          <t>Check Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>DC Gen Control</t>
+        </is>
+      </c>
+      <c r="D803" t="inlineStr"/>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>4E1526</t>
+          <t>51530-007D</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C804" t="inlineStr">
         <is>
-          <t>De-Ice Slip Ring</t>
-[...6 lines deleted...]
-      </c>
+          <t>DC Gen Control</t>
+        </is>
+      </c>
+      <c r="D804" t="inlineStr"/>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>4V23B1136</t>
+          <t>51530-008</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t>ITT</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C805" t="inlineStr">
         <is>
-          <t>Fuel Flow Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>DC Gen Control</t>
+        </is>
+      </c>
+      <c r="D805" t="inlineStr"/>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>50-364090-46</t>
+          <t>51538-001A</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C806" t="inlineStr">
         <is>
-          <t>Flap, Gearbox</t>
+          <t>DC Gen Control</t>
         </is>
       </c>
       <c r="D806" t="inlineStr"/>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>50-389057-1</t>
+          <t>51538-001B</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C807" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>DC Gen Control</t>
+        </is>
+      </c>
+      <c r="D807" t="inlineStr"/>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>50-389121-3</t>
+          <t>51538-001C</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t>Beech</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C808" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>DC Gen Control</t>
         </is>
       </c>
       <c r="D808" t="inlineStr"/>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>50-521222-3</t>
+          <t>51538-001D</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t>Raytheon</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C809" t="inlineStr">
         <is>
-          <t>Actuator</t>
+          <t>DC Gen Control</t>
         </is>
       </c>
       <c r="D809" t="inlineStr"/>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>50-521222-4</t>
+          <t>51539-007A</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t>Raytheon</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C810" t="inlineStr">
         <is>
-          <t>Actuator</t>
+          <t>DC Gen Control</t>
         </is>
       </c>
       <c r="D810" t="inlineStr"/>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>500702-4491</t>
+          <t>51539-007B</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t>Joy</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C811" t="inlineStr">
         <is>
-          <t>Blower Assy</t>
+          <t>DC Gen Control</t>
         </is>
       </c>
       <c r="D811" t="inlineStr"/>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>501-1228-01</t>
+          <t>52-2889-016A</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C812" t="inlineStr">
         <is>
-          <t>Battery Pack</t>
-[...6 lines deleted...]
-      </c>
+          <t>Filter Assy</t>
+        </is>
+      </c>
+      <c r="D812" t="inlineStr"/>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>501-1228-04</t>
+          <t>528-002-00</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C813" t="inlineStr">
         <is>
-          <t>Emerg Power Supply</t>
-[...6 lines deleted...]
-      </c>
+          <t>Cargo Hook</t>
+        </is>
+      </c>
+      <c r="D813" t="inlineStr"/>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>501-1712-02</t>
+          <t>528-010-04</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C814" t="inlineStr">
         <is>
-          <t>Emerg Power Supply</t>
-[...6 lines deleted...]
-      </c>
+          <t>Cargo Hook</t>
+        </is>
+      </c>
+      <c r="D814" t="inlineStr"/>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>51065-013</t>
+          <t>528-010-05</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C815" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D815" t="inlineStr"/>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>51065-014</t>
+          <t>528-010-06</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C816" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D816" t="inlineStr"/>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>51509-002</t>
+          <t>528-010-07</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C817" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D817" t="inlineStr"/>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>51509-002A</t>
+          <t>528-010-08</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C818" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D818" t="inlineStr"/>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>51509-002B</t>
+          <t>528-017-00</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C819" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D819" t="inlineStr"/>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>51509-002R</t>
+          <t>528-017-01</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C820" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D820" t="inlineStr"/>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>51509-004A</t>
+          <t>528-018-02</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C821" t="inlineStr">
         <is>
-          <t>DC Gen Control</t>
-[...2 lines deleted...]
-      <c r="D821" t="inlineStr"/>
+          <t>Cargo Hook</t>
+        </is>
+      </c>
+      <c r="D821" t="inlineStr">
+        <is>
+          <t>IAW 528-18-01 SB</t>
+        </is>
+      </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>51530-006</t>
+          <t>528-018-03</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C822" t="inlineStr">
         <is>
-          <t>DC Gen Control</t>
-[...2 lines deleted...]
-      <c r="D822" t="inlineStr"/>
+          <t>Cargo Hook</t>
+        </is>
+      </c>
+      <c r="D822" t="inlineStr">
+        <is>
+          <t>IAW 528-18-01 SB</t>
+        </is>
+      </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>51530-006A</t>
+          <t>528-018-05</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C823" t="inlineStr">
         <is>
-          <t>DC Gen Control</t>
-[...2 lines deleted...]
-      <c r="D823" t="inlineStr"/>
+          <t>Cargo Hook</t>
+        </is>
+      </c>
+      <c r="D823" t="inlineStr">
+        <is>
+          <t>IAW 528-18-01 SB</t>
+        </is>
+      </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>51530-006B</t>
+          <t>528-018-06</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C824" t="inlineStr">
         <is>
-          <t>DC Gen Control</t>
-[...2 lines deleted...]
-      <c r="D824" t="inlineStr"/>
+          <t>Cargo Hook</t>
+        </is>
+      </c>
+      <c r="D824" t="inlineStr">
+        <is>
+          <t>IAW 528-18-01 SB</t>
+        </is>
+      </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>51530-007</t>
+          <t>528-019-00</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>DC Gen Control</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D825" t="inlineStr"/>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>51530-007A</t>
+          <t>528-019-01</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>DC Gen Control</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D826" t="inlineStr"/>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>51530-007B</t>
+          <t>528-019-05</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>DC Gen Control</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D827" t="inlineStr"/>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>51530-007D</t>
+          <t>528-019-07</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>DC Gen Control</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D828" t="inlineStr"/>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>51530-008</t>
+          <t>528-020-00</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>DC Gen Control</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D829" t="inlineStr"/>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>51538-001A</t>
+          <t>528-020-01</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>DC Gen Control</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D830" t="inlineStr"/>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>51538-001B</t>
+          <t>528-020-02</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>DC Gen Control</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D831" t="inlineStr"/>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>51538-001C</t>
+          <t>528-020-03</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C832" t="inlineStr">
         <is>
-          <t>DC Gen Control</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D832" t="inlineStr"/>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>51538-001D</t>
+          <t>528-020-04</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C833" t="inlineStr">
         <is>
-          <t>DC Gen Control</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D833" t="inlineStr"/>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>51539-007A</t>
+          <t>528-020-05</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C834" t="inlineStr">
         <is>
-          <t>DC Gen Control</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D834" t="inlineStr"/>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>51539-007B</t>
+          <t>528-020-06</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C835" t="inlineStr">
         <is>
-          <t>DC Gen Control</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D835" t="inlineStr"/>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>52-2889-016A</t>
+          <t>528-020-07</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C836" t="inlineStr">
         <is>
-          <t>Filter Assy</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D836" t="inlineStr"/>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>528-002-00</t>
+          <t>528-020-08</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C837" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D837" t="inlineStr"/>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t>528-010-04</t>
+          <t>528-020-10</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C838" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D838" t="inlineStr"/>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t>528-010-05</t>
+          <t>528-020-11</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C839" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D839" t="inlineStr"/>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t>528-010-06</t>
+          <t>528-020-12</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C840" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D840" t="inlineStr"/>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t>528-010-07</t>
+          <t>528-020-14</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C841" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D841" t="inlineStr"/>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>528-010-08</t>
+          <t>528-023-00</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C842" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D842" t="inlineStr"/>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>528-017-00</t>
+          <t>528-023-01</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C843" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D843" t="inlineStr"/>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>528-017-01</t>
+          <t>528-023-03</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C844" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D844" t="inlineStr"/>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>528-018-02</t>
+          <t>528-023-51</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C845" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
-      <c r="D845" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D845" t="inlineStr"/>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>528-018-03</t>
+          <t>528-027-01</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C846" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
-      <c r="D846" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D846" t="inlineStr"/>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>528-018-05</t>
+          <t>528-028-00</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C847" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
-      <c r="D847" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D847" t="inlineStr"/>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>528-018-06</t>
+          <t>528-028-01</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C848" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
-      <c r="D848" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D848" t="inlineStr"/>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>528-019-00</t>
+          <t>528-028-55</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C849" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D849" t="inlineStr"/>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>528-019-01</t>
+          <t>528-028-57</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C850" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D850" t="inlineStr"/>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>528-019-05</t>
+          <t>528-029-00</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C851" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D851" t="inlineStr"/>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>528-019-07</t>
+          <t>528-029-01</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C852" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D852" t="inlineStr"/>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>528-020-00</t>
+          <t>528-029-02</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C853" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D853" t="inlineStr"/>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>528-020-01</t>
+          <t>528-029-60</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
           <t>Onboard</t>
         </is>
       </c>
       <c r="C854" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D854" t="inlineStr"/>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t>528-020-02</t>
+          <t>5347CH1</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C855" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
-[...2 lines deleted...]
-      <c r="D855" t="inlineStr"/>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D855" t="inlineStr">
+        <is>
+          <t>024797-000</t>
+        </is>
+      </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>528-020-03</t>
+          <t>542-030</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Auxilec</t>
         </is>
       </c>
       <c r="C856" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Generator</t>
         </is>
       </c>
       <c r="D856" t="inlineStr"/>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>528-020-04</t>
+          <t>55895-1</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Adel</t>
         </is>
       </c>
       <c r="C857" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Fuel Boost Pump</t>
         </is>
       </c>
       <c r="D857" t="inlineStr"/>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t>528-020-05</t>
+          <t>58250-1</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Sterer</t>
         </is>
       </c>
       <c r="C858" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
-[...2 lines deleted...]
-      <c r="D858" t="inlineStr"/>
+          <t>Master Brake Cylinder</t>
+        </is>
+      </c>
+      <c r="D858" t="inlineStr">
+        <is>
+          <t>76250-01101-102</t>
+        </is>
+      </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t>528-020-06</t>
+          <t>588-10D1</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Parker</t>
         </is>
       </c>
       <c r="C859" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D859" t="inlineStr"/>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t>528-020-07</t>
+          <t>5BA25</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
-[...2 lines deleted...]
-      <c r="D860" t="inlineStr"/>
+          <t>Flap Motor</t>
+        </is>
+      </c>
+      <c r="D860" t="inlineStr">
+        <is>
+          <t>BA-25</t>
+        </is>
+      </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>528-020-08</t>
+          <t>60-1321-1</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C861" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Battery Pack</t>
         </is>
       </c>
       <c r="D861" t="inlineStr"/>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t>528-020-10</t>
+          <t>60-1321-5</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C862" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Battery Pack</t>
         </is>
       </c>
       <c r="D862" t="inlineStr"/>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>528-020-11</t>
+          <t>60-1431</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Strobe pwr sply</t>
         </is>
       </c>
       <c r="D863" t="inlineStr"/>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>528-020-12</t>
+          <t>60-1750-3</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Flash pwr sply</t>
         </is>
       </c>
       <c r="D864" t="inlineStr"/>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t>528-020-14</t>
+          <t>60-1750-7</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Flash pwr sply</t>
         </is>
       </c>
       <c r="D865" t="inlineStr"/>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>528-023-00</t>
+          <t>60-2799-1</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Power Supply</t>
         </is>
       </c>
       <c r="D866" t="inlineStr"/>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>528-023-01</t>
+          <t>60-2799-13</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Power Supply</t>
         </is>
       </c>
       <c r="D867" t="inlineStr"/>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>528-023-03</t>
+          <t>60-2799-3</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Power Supply</t>
         </is>
       </c>
       <c r="D868" t="inlineStr"/>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>528-023-51</t>
+          <t>60-2799-5</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Power Supply</t>
         </is>
       </c>
       <c r="D869" t="inlineStr"/>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>528-027-01</t>
+          <t>60-2799-7</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C870" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Power Supply</t>
         </is>
       </c>
       <c r="D870" t="inlineStr"/>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>528-028-00</t>
+          <t>60-2799-9</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C871" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Power Supply</t>
         </is>
       </c>
       <c r="D871" t="inlineStr"/>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>528-028-01</t>
+          <t>60-3274-1</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C872" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Power Supply</t>
         </is>
       </c>
       <c r="D872" t="inlineStr"/>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>528-028-55</t>
+          <t>60-3274-5</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C873" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Power Supply</t>
         </is>
       </c>
       <c r="D873" t="inlineStr"/>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>528-028-57</t>
+          <t>60-3757-1</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C874" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Power Supply</t>
         </is>
       </c>
       <c r="D874" t="inlineStr"/>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>528-029-00</t>
+          <t>60-3757-3</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C875" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Power Supply</t>
         </is>
       </c>
       <c r="D875" t="inlineStr"/>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>528-029-01</t>
+          <t>60-3757-5</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C876" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Power Supply</t>
         </is>
       </c>
       <c r="D876" t="inlineStr"/>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>528-029-02</t>
+          <t>601</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Mechanical Specialties</t>
         </is>
       </c>
       <c r="C877" t="inlineStr">
         <is>
           <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D877" t="inlineStr"/>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>528-029-60</t>
+          <t>6041H105A</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Cutler Hammer</t>
         </is>
       </c>
       <c r="C878" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
-[...2 lines deleted...]
-      <c r="D878" t="inlineStr"/>
+          <t>Relay</t>
+        </is>
+      </c>
+      <c r="D878" t="inlineStr">
+        <is>
+          <t>6041H105</t>
+        </is>
+      </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>5347CH1</t>
+          <t>6041H170A</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Cutler Hammer</t>
         </is>
       </c>
       <c r="C879" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D879" t="inlineStr">
         <is>
-          <t>024797-000</t>
+          <t>AN3370-2</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>542-030</t>
+          <t>6041H189</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t>Auxilec</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C880" t="inlineStr">
         <is>
-          <t>Generator</t>
-[...2 lines deleted...]
-      <c r="D880" t="inlineStr"/>
+          <t>Relay</t>
+        </is>
+      </c>
+      <c r="D880" t="inlineStr">
+        <is>
+          <t>6041H217             6041H189</t>
+        </is>
+      </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>55895-1</t>
+          <t>6041H193</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t>Adel</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C881" t="inlineStr">
         <is>
-          <t>Fuel Boost Pump</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D881" t="inlineStr"/>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>58250-1</t>
+          <t>6041H202</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t>Sterer</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C882" t="inlineStr">
         <is>
-          <t>Master Brake Cylinder</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D882" t="inlineStr">
         <is>
-          <t>76250-01101-102</t>
+          <t>Also MS24171-D2</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>588-10D1</t>
+          <t>6041H203A</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>Parker</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C883" t="inlineStr">
         <is>
-          <t>Valve</t>
-[...2 lines deleted...]
-      <c r="D883" t="inlineStr"/>
+          <t>Relay</t>
+        </is>
+      </c>
+      <c r="D883" t="inlineStr">
+        <is>
+          <t>MS24172-D/AN3371-1</t>
+        </is>
+      </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>5BA25</t>
+          <t>6041H215</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C884" t="inlineStr">
         <is>
-          <t>Flap Motor</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D884" t="inlineStr">
         <is>
-          <t>BA-25</t>
+          <t>Also MS24171-D1</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>60-1321-1</t>
+          <t>6042H</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C885" t="inlineStr">
         <is>
-          <t>Battery Pack</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D885" t="inlineStr"/>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>60-1321-5</t>
+          <t>6046H</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C886" t="inlineStr">
         <is>
-          <t>Battery Pack</t>
-[...2 lines deleted...]
-      <c r="D886" t="inlineStr"/>
+          <t>Relay</t>
+        </is>
+      </c>
+      <c r="D886" t="inlineStr">
+        <is>
+          <t>5M50D7</t>
+        </is>
+      </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>60-1431</t>
+          <t>61-0478-1</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
           <t>Grimes</t>
         </is>
       </c>
       <c r="C887" t="inlineStr">
         <is>
-          <t>Strobe pwr sply</t>
+          <t>Power Supply</t>
         </is>
       </c>
       <c r="D887" t="inlineStr"/>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>60-1750-3</t>
+          <t>610G33</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C888" t="inlineStr">
         <is>
-          <t>Flash pwr sply</t>
-[...2 lines deleted...]
-      <c r="D888" t="inlineStr"/>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D888" t="inlineStr">
+        <is>
+          <t>TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>60-1750-7</t>
+          <t>6111</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Mechanical Specialties</t>
         </is>
       </c>
       <c r="C889" t="inlineStr">
         <is>
-          <t>Flash pwr sply</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D889" t="inlineStr"/>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>60-2799-1</t>
+          <t>6200</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Slick</t>
         </is>
       </c>
       <c r="C890" t="inlineStr">
         <is>
-          <t>Power Supply</t>
+          <t>Magneto</t>
         </is>
       </c>
       <c r="D890" t="inlineStr"/>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t>60-2799-13</t>
+          <t>627</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C891" t="inlineStr">
         <is>
-          <t>Power Supply</t>
-[...2 lines deleted...]
-      <c r="D891" t="inlineStr"/>
+          <t>Valve</t>
+        </is>
+      </c>
+      <c r="D891" t="inlineStr">
+        <is>
+          <t>AN6245A4</t>
+        </is>
+      </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t>60-2799-3</t>
+          <t>627-1</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
-          <t>Power Supply</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D892" t="inlineStr"/>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>60-2799-5</t>
+          <t>627L-800</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
-          <t>Power Supply</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D893" t="inlineStr"/>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>60-2799-7</t>
+          <t>628</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
-          <t>Power Supply</t>
-[...2 lines deleted...]
-      <c r="D894" t="inlineStr"/>
+          <t>Valve</t>
+        </is>
+      </c>
+      <c r="D894" t="inlineStr">
+        <is>
+          <t>AN6245AB4, AN6245B4</t>
+        </is>
+      </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t>60-2799-9</t>
+          <t>628-1</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
-          <t>Power Supply</t>
-[...2 lines deleted...]
-      <c r="D895" t="inlineStr"/>
+          <t>Valve</t>
+        </is>
+      </c>
+      <c r="D895" t="inlineStr">
+        <is>
+          <t>AN6245AB4, AN6245B4</t>
+        </is>
+      </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>60-3274-1</t>
+          <t>6300</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Slick</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
-          <t>Power Supply</t>
-[...2 lines deleted...]
-      <c r="D896" t="inlineStr"/>
+          <t>Magneto</t>
+        </is>
+      </c>
+      <c r="D896" t="inlineStr">
+        <is>
+          <t>6310</t>
+        </is>
+      </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>60-3274-5</t>
+          <t>63097</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Abex</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
-          <t>Power Supply</t>
-[...2 lines deleted...]
-      <c r="D897" t="inlineStr"/>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D897" t="inlineStr">
+        <is>
+          <t>APO9V-16</t>
+        </is>
+      </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t>60-3757-1</t>
+          <t>633962</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>TCM</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
-          <t>Power Supply</t>
-[...2 lines deleted...]
-      <c r="D898" t="inlineStr"/>
+          <t>Alternator</t>
+        </is>
+      </c>
+      <c r="D898" t="inlineStr">
+        <is>
+          <t>ES4000</t>
+        </is>
+      </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t>60-3757-3</t>
+          <t>6430-62102-101</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Spectrum</t>
         </is>
       </c>
       <c r="C899" t="inlineStr">
         <is>
-          <t>Power Supply</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D899" t="inlineStr"/>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>60-3757-5</t>
+          <t>646238-2</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C900" t="inlineStr">
         <is>
-          <t>Power Supply</t>
-[...2 lines deleted...]
-      <c r="D900" t="inlineStr"/>
+          <t>Starter</t>
+        </is>
+      </c>
+      <c r="D900" t="inlineStr">
+        <is>
+          <t>TCM</t>
+        </is>
+      </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>601</t>
+          <t>646275</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t>Mechanical Specialties</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C901" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Starter</t>
         </is>
       </c>
       <c r="D901" t="inlineStr"/>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>6041H105A</t>
+          <t>646304</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t>Cutler Hammer</t>
+          <t>TCM</t>
         </is>
       </c>
       <c r="C902" t="inlineStr">
         <is>
-          <t>Relay</t>
+          <t>Alternator</t>
         </is>
       </c>
       <c r="D902" t="inlineStr">
         <is>
-          <t>6041H105</t>
+          <t>Order CMM if needed</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>6041H170A</t>
+          <t>646843</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>Cutler Hammer</t>
+          <t>TCM</t>
         </is>
       </c>
       <c r="C903" t="inlineStr">
         <is>
-          <t>Relay</t>
+          <t>Alternator</t>
         </is>
       </c>
       <c r="D903" t="inlineStr">
         <is>
-          <t>AN3370-2</t>
+          <t>Order CMM if needed</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>6041H189</t>
+          <t>649304</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>TCM</t>
         </is>
       </c>
       <c r="C904" t="inlineStr">
         <is>
-          <t>Relay</t>
+          <t>Alternator</t>
         </is>
       </c>
       <c r="D904" t="inlineStr">
         <is>
-          <t>6041H217             6041H189</t>
+          <t>Order CMM if needed</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>6041H193</t>
+          <t>65-5045-3</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Nash</t>
         </is>
       </c>
       <c r="C905" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...2 lines deleted...]
-      <c r="D905" t="inlineStr"/>
+          <t>Boost Pump</t>
+        </is>
+      </c>
+      <c r="D905" t="inlineStr">
+        <is>
+          <t>6430-62014-012</t>
+        </is>
+      </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>6041H202</t>
+          <t>65155-00017-106</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Sikorsky</t>
         </is>
       </c>
       <c r="C906" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...6 lines deleted...]
-      </c>
+          <t>Transducer BIM Assy</t>
+        </is>
+      </c>
+      <c r="D906" t="inlineStr"/>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>6041H203A</t>
+          <t>65435</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C907" t="inlineStr">
         <is>
-          <t>Relay</t>
+          <t>Shock Strut, Main</t>
         </is>
       </c>
       <c r="D907" t="inlineStr">
         <is>
-          <t>MS24172-D/AN3371-1</t>
+          <t>17510</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>6041H215</t>
+          <t>65652-11228-101</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Hydra-Ele</t>
         </is>
       </c>
       <c r="C908" t="inlineStr">
         <is>
-          <t>Relay</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D908" t="inlineStr">
         <is>
-          <t>Also MS24171-D1</t>
+          <t>211C223-29</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>6042H</t>
+          <t>656802</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Hartzell</t>
         </is>
       </c>
       <c r="C909" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...2 lines deleted...]
-      <c r="D909" t="inlineStr"/>
+          <t>Alternator</t>
+        </is>
+      </c>
+      <c r="D909" t="inlineStr">
+        <is>
+          <t>ES10024</t>
+        </is>
+      </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>6046H</t>
+          <t>657199</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Hartzell</t>
         </is>
       </c>
       <c r="C910" t="inlineStr">
         <is>
-          <t>Relay</t>
+          <t>Alternator</t>
         </is>
       </c>
       <c r="D910" t="inlineStr">
         <is>
-          <t>5M50D7</t>
+          <t>ES7024</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>61-0478-1</t>
+          <t>65923</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C911" t="inlineStr">
         <is>
-          <t>Power Supply</t>
+          <t>Shock Strut, Tail</t>
         </is>
       </c>
       <c r="D911" t="inlineStr"/>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>610G33</t>
+          <t>65A120</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>Globe</t>
         </is>
       </c>
       <c r="C912" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Linear Actuator</t>
         </is>
       </c>
       <c r="D912" t="inlineStr">
         <is>
-          <t>TEST ONLY</t>
+          <t>CAN NOT DO   EXCHANGE ONLY              206-062-721-001                   204-060-762-001</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>6111</t>
+          <t>65A124</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>Mechanical Specialties</t>
+          <t>Globe</t>
         </is>
       </c>
       <c r="C913" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
-[...2 lines deleted...]
-      <c r="D913" t="inlineStr"/>
+          <t>Linear Actuator</t>
+        </is>
+      </c>
+      <c r="D913" t="inlineStr">
+        <is>
+          <t>CAN NOT DO   EXCHANGE ONLY               206-060-762-001</t>
+        </is>
+      </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>6200</t>
+          <t>65A150</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>Slick</t>
+          <t>Globe</t>
         </is>
       </c>
       <c r="C914" t="inlineStr">
         <is>
-          <t>Magneto</t>
-[...2 lines deleted...]
-      <c r="D914" t="inlineStr"/>
+          <t>Linear Actuator</t>
+        </is>
+      </c>
+      <c r="D914" t="inlineStr">
+        <is>
+          <t>CAN NOT DO    EXCHANGE ONLY              206-062-721-003</t>
+        </is>
+      </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>627</t>
+          <t>65A173</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Globe</t>
         </is>
       </c>
       <c r="C915" t="inlineStr">
         <is>
-          <t>Valve</t>
+          <t>Linear Actuator</t>
         </is>
       </c>
       <c r="D915" t="inlineStr">
         <is>
-          <t>AN6245A4</t>
+          <t>CAN NOT DO     EXCHANGE ONLY             206-062-721-113</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>627-1</t>
+          <t>65A181</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Globe</t>
         </is>
       </c>
       <c r="C916" t="inlineStr">
         <is>
-          <t>Valve</t>
-[...2 lines deleted...]
-      <c r="D916" t="inlineStr"/>
+          <t>Linear Actuator</t>
+        </is>
+      </c>
+      <c r="D916" t="inlineStr">
+        <is>
+          <t>CAN NOT DO     EXCHANGE ONLY            206-062-721-109</t>
+        </is>
+      </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>627L-800</t>
+          <t>6607-02-12</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C917" t="inlineStr">
         <is>
-          <t>Valve</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D917" t="inlineStr"/>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>6607-1-105</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C918" t="inlineStr">
         <is>
-          <t>Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D918" t="inlineStr"/>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>628-1</t>
+          <t>6607-1-41</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C919" t="inlineStr">
         <is>
-          <t>Valve</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D919" t="inlineStr">
         <is>
-          <t>AN6245AB4, AN6245B4</t>
+          <t>TEST ONLY</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>6300</t>
+          <t>6607-1-83</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>Slick</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C920" t="inlineStr">
         <is>
-          <t>Magneto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D920" t="inlineStr"/>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>63097</t>
+          <t>6607-1-83A</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>Abex</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D921" t="inlineStr"/>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>633962</t>
+          <t>6607-1-86</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>TCM</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
-          <t>Alternator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D922" t="inlineStr"/>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>6430-62102-101</t>
+          <t>6607-1-90</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>Spectrum</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
           <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D923" t="inlineStr"/>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>646238-2</t>
+          <t>6607-1?16</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
-          <t>Starter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D924" t="inlineStr"/>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>646275</t>
+          <t>6607-2-102</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
-          <t>Starter</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D925" t="inlineStr"/>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>646304</t>
+          <t>6607-2-12A</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>TCM</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
-          <t>Alternator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D926" t="inlineStr"/>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>646843</t>
+          <t>6607-2?1</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>TCM</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
-          <t>Alternator</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D927" t="inlineStr">
         <is>
-          <t>Order CMM if needed</t>
+          <t>TEST ONLY</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>649304</t>
+          <t>6607-2?13</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t>TCM</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C928" t="inlineStr">
         <is>
-          <t>Alternator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D928" t="inlineStr"/>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>65-5045-3</t>
+          <t>6607-3-126</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>Nash</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C929" t="inlineStr">
         <is>
-          <t>Boost Pump</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D929" t="inlineStr"/>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>65155-00017-106</t>
+          <t>6607-3?21</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t>Sikorsky</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C930" t="inlineStr">
         <is>
-          <t>Transducer BIM Assy</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D930" t="inlineStr"/>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>65435</t>
+          <t>6607-6-28A</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C931" t="inlineStr">
         <is>
-          <t>Shock Strut, Main</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D931" t="inlineStr"/>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>65652-11228-101</t>
+          <t>6607,6607H</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t>Hydra-Ele</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C932" t="inlineStr">
         <is>
           <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D932" t="inlineStr">
         <is>
-          <t>211C223-29</t>
+          <t>S6135-20388-002</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>656802</t>
+          <t>6607A-1-134</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>Hartzell</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C933" t="inlineStr">
         <is>
-          <t>Alternator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D933" t="inlineStr"/>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>657199</t>
+          <t>6607A-3-185</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>Hartzell</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C934" t="inlineStr">
         <is>
-          <t>Alternator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D934" t="inlineStr"/>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>65923</t>
+          <t>6607A3-22</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Condec</t>
         </is>
       </c>
       <c r="C935" t="inlineStr">
         <is>
-          <t>Shock Strut, Tail</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D935" t="inlineStr"/>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>65A120</t>
+          <t>6607A3-99</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>Globe</t>
+          <t>Condec</t>
         </is>
       </c>
       <c r="C936" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D936" t="inlineStr"/>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>65A124</t>
+          <t>6607P9-53</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>Globe</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C937" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D937" t="inlineStr">
         <is>
-          <t>CAN NOT DO   EXCHANGE ONLY               206-060-762-001</t>
+          <t>6607P9-6A</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>65A150</t>
+          <t>6607P9-6A</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
-          <t>Globe</t>
+          <t>Condec</t>
         </is>
       </c>
       <c r="C938" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D938" t="inlineStr">
         <is>
-          <t>CAN NOT DO    EXCHANGE ONLY              206-062-721-003</t>
+          <t>6607P9-53</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>65A173</t>
+          <t>662423</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
-          <t>Globe</t>
+          <t>Sperry</t>
         </is>
       </c>
       <c r="C939" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sync Generator</t>
+        </is>
+      </c>
+      <c r="D939" t="inlineStr"/>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>65A181</t>
+          <t>664</t>
         </is>
       </c>
       <c r="B940" t="inlineStr">
         <is>
-          <t>Globe</t>
+          <t>Slick</t>
         </is>
       </c>
       <c r="C940" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Magneto</t>
+        </is>
+      </c>
+      <c r="D940" t="inlineStr"/>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>6607-02-12</t>
+          <t>66A173</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Globe</t>
         </is>
       </c>
       <c r="C941" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D941" t="inlineStr"/>
+          <t>Linear Actuator</t>
+        </is>
+      </c>
+      <c r="D941" t="inlineStr">
+        <is>
+          <t>CAN NOT DO     EXCHANGE ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>6607-1-105</t>
+          <t>66WAN200</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C942" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D942" t="inlineStr"/>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D942" t="inlineStr">
+        <is>
+          <t>66WBL200</t>
+        </is>
+      </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>6607-1-41</t>
+          <t>66WAN200-1</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C943" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D943" t="inlineStr">
         <is>
-          <t>TEST ONLY</t>
+          <t>66WAP200</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>6607-1-83</t>
+          <t>66WAN200-2</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C944" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D944" t="inlineStr"/>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D944" t="inlineStr">
+        <is>
+          <t>66WAP200</t>
+        </is>
+      </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>6607-1-83A</t>
+          <t>66WAP200</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C945" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D945" t="inlineStr"/>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D945" t="inlineStr">
+        <is>
+          <t>66WAP200</t>
+        </is>
+      </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>6607-1-86</t>
+          <t>66WAP200-1</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C946" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D946" t="inlineStr"/>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D946" t="inlineStr">
+        <is>
+          <t>66WAP200</t>
+        </is>
+      </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>6607-1-90</t>
+          <t>66WAP200-2</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C947" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D947" t="inlineStr"/>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D947" t="inlineStr">
+        <is>
+          <t>66WAP200</t>
+        </is>
+      </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>6607-1?16</t>
+          <t>67050-2</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C948" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D948" t="inlineStr"/>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
-          <t>6607-2-102</t>
+          <t>6752-13</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Klixon</t>
         </is>
       </c>
       <c r="C949" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D949" t="inlineStr"/>
+          <t>Circuit Breaker</t>
+        </is>
+      </c>
+      <c r="D949" t="inlineStr">
+        <is>
+          <t>214-175-148-101(Test Only)</t>
+        </is>
+      </c>
     </row>
     <row r="950">
       <c r="A950" t="inlineStr">
         <is>
-          <t>6607-2-12A</t>
+          <t>67A025</t>
         </is>
       </c>
       <c r="B950" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C950" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D950" t="inlineStr"/>
     </row>
     <row r="951">
       <c r="A951" t="inlineStr">
         <is>
-          <t>6607-2?1</t>
+          <t>67A030</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C951" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D951" t="inlineStr"/>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
-          <t>6607-2?13</t>
+          <t>67A030-2</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D952" t="inlineStr"/>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>6607-3-126</t>
+          <t>67A050</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D953" t="inlineStr"/>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>6607-3?21</t>
+          <t>67A258</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Globe</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D954" t="inlineStr"/>
+          <t>Actuator, Rotary</t>
+        </is>
+      </c>
+      <c r="D954" t="inlineStr">
+        <is>
+          <t>CAN NOT DO      EXCHANGE ONLY            206-062-625-003</t>
+        </is>
+      </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
-          <t>6607-6-28A</t>
+          <t>67B025</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C955" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D955" t="inlineStr"/>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>6607,6607H</t>
+          <t>67C050-3</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D956" t="inlineStr"/>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>6607A-1-134</t>
+          <t>67D050-3</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C957" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D957" t="inlineStr"/>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>6607A-3-185</t>
+          <t>67F050</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C958" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D958" t="inlineStr"/>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>6607A3-22</t>
+          <t>67F050-3</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>Condec</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C959" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D959" t="inlineStr"/>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>6607A3-99</t>
+          <t>67P100-3</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>Condec</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C960" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D960" t="inlineStr"/>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>6607P9-53</t>
+          <t>67R100-3</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C961" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D961" t="inlineStr"/>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>6607P9-6A</t>
+          <t>67WA200-3</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>Condec</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C962" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D962" t="inlineStr"/>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>662423</t>
+          <t>67WAB200</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>Sperry</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C963" t="inlineStr">
         <is>
-          <t>Sync Generator</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D963" t="inlineStr"/>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>664</t>
+          <t>67WAS300</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>Slick</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C964" t="inlineStr">
         <is>
-          <t>Magneto</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D964" t="inlineStr"/>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>66A173</t>
+          <t>67WB200-3</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>Globe</t>
+          <t>Stratopower</t>
         </is>
       </c>
       <c r="C965" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D965" t="inlineStr"/>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>66WAN200</t>
+          <t>67WL200-2</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
           <t>Stratopower</t>
         </is>
       </c>
       <c r="C966" t="inlineStr">
         <is>
           <t>Hydraulic Pump</t>
         </is>
       </c>
-      <c r="D966" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D966" t="inlineStr"/>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>66WAN200-1</t>
+          <t>67WL350</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
           <t>Stratopower</t>
         </is>
       </c>
       <c r="C967" t="inlineStr">
         <is>
           <t>Hydraulic Pump</t>
         </is>
       </c>
-      <c r="D967" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D967" t="inlineStr"/>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>66WAN200-2</t>
+          <t>68A258</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Globe</t>
         </is>
       </c>
       <c r="C968" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Actuator, Rotary</t>
         </is>
       </c>
       <c r="D968" t="inlineStr">
         <is>
-          <t>66WAP200</t>
+          <t>CAN NOT DO  EXCHANGE ONLY</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>66WAP200</t>
+          <t>692</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Eclipse</t>
         </is>
       </c>
       <c r="C969" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vacuum Pump</t>
+        </is>
+      </c>
+      <c r="D969" t="inlineStr"/>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>66WAP200-1</t>
+          <t>692545</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>VAlcor</t>
         </is>
       </c>
       <c r="C970" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Solenoid Valve</t>
         </is>
       </c>
       <c r="D970" t="inlineStr">
         <is>
-          <t>66WAP200</t>
+          <t>V5000-161</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>66WAP200-2</t>
+          <t>7-101005</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Koehler</t>
         </is>
       </c>
       <c r="C971" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D971" t="inlineStr">
         <is>
-          <t>66WAP200</t>
+          <t>S6130-63049-000</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>67050-2</t>
+          <t>7-101014</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Koehler</t>
         </is>
       </c>
       <c r="C972" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
-[...2 lines deleted...]
-      <c r="D972" t="inlineStr"/>
+          <t>Valve</t>
+        </is>
+      </c>
+      <c r="D972" t="inlineStr">
+        <is>
+          <t>S6130-63048-000</t>
+        </is>
+      </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>6752-13</t>
+          <t>7-101025</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>Klixon</t>
+          <t>Koehler</t>
         </is>
       </c>
       <c r="C973" t="inlineStr">
         <is>
-          <t>Circuit Breaker</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D973" t="inlineStr">
         <is>
-          <t>214-175-148-101(Test Only)</t>
+          <t>S6130-63047-000</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>67A025</t>
+          <t>700246</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C974" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Check Valve</t>
         </is>
       </c>
       <c r="D974" t="inlineStr"/>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>67A030</t>
+          <t>70623-1</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Adel</t>
         </is>
       </c>
       <c r="C975" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D975" t="inlineStr"/>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>67A030-2</t>
+          <t>70D10</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C976" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D976" t="inlineStr"/>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>67A050</t>
+          <t>71154</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Crane</t>
         </is>
       </c>
       <c r="C977" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Fuel Boost Pump</t>
         </is>
       </c>
       <c r="D977" t="inlineStr"/>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
-          <t>67A258</t>
+          <t>7185-13</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
-          <t>Globe</t>
+          <t>General Design</t>
         </is>
       </c>
       <c r="C978" t="inlineStr">
         <is>
-          <t>Actuator, Rotary</t>
+          <t>Linear Actuator</t>
         </is>
       </c>
       <c r="D978" t="inlineStr">
         <is>
-          <t>CAN NOT DO      EXCHANGE ONLY            206-062-625-003</t>
+          <t>206-062-721-011                206-062-721-013</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
-          <t>67B025</t>
+          <t>7185-15</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>General Design</t>
         </is>
       </c>
       <c r="C979" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
-[...2 lines deleted...]
-      <c r="D979" t="inlineStr"/>
+          <t>Linear Actuator</t>
+        </is>
+      </c>
+      <c r="D979" t="inlineStr">
+        <is>
+          <t>206-062-721-011                206-062-721-013</t>
+        </is>
+      </c>
     </row>
     <row r="980">
       <c r="A980" t="inlineStr">
         <is>
-          <t>67C050-3</t>
+          <t>72266-3</t>
         </is>
       </c>
       <c r="B980" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Crane</t>
         </is>
       </c>
       <c r="C980" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
-[...2 lines deleted...]
-      <c r="D980" t="inlineStr"/>
+          <t>Fuel Pump and Canister</t>
+        </is>
+      </c>
+      <c r="D980" t="inlineStr">
+        <is>
+          <t>85816</t>
+        </is>
+      </c>
     </row>
     <row r="981">
       <c r="A981" t="inlineStr">
         <is>
-          <t>67D050-3</t>
+          <t>72368-1</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Crane</t>
         </is>
       </c>
       <c r="C981" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Fuel Boost Pump</t>
         </is>
       </c>
       <c r="D981" t="inlineStr"/>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
-          <t>67F050</t>
+          <t>72390-2</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Crane</t>
         </is>
       </c>
       <c r="C982" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
-[...2 lines deleted...]
-      <c r="D982" t="inlineStr"/>
+          <t>Fuel Pump and Canister</t>
+        </is>
+      </c>
+      <c r="D982" t="inlineStr">
+        <is>
+          <t>85816</t>
+        </is>
+      </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>67F050-3</t>
+          <t>72443</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Crane</t>
         </is>
       </c>
       <c r="C983" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Fuel Boost Pump</t>
         </is>
       </c>
       <c r="D983" t="inlineStr"/>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>67P100-3</t>
+          <t>7264-570</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Leach</t>
         </is>
       </c>
       <c r="C984" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D984" t="inlineStr"/>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
-          <t>67R100-3</t>
+          <t>754751-1</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C985" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
-[...2 lines deleted...]
-      <c r="D985" t="inlineStr"/>
+          <t>Bypass Valve</t>
+        </is>
+      </c>
+      <c r="D985" t="inlineStr">
+        <is>
+          <t>** Valve only **</t>
+        </is>
+      </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>67WA200-3</t>
+          <t>754751-2</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C986" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
-[...2 lines deleted...]
-      <c r="D986" t="inlineStr"/>
+          <t>Bypass Valve</t>
+        </is>
+      </c>
+      <c r="D986" t="inlineStr">
+        <is>
+          <t>** Valve only **</t>
+        </is>
+      </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>67WAB200</t>
+          <t>754751-3</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C987" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
-[...2 lines deleted...]
-      <c r="D987" t="inlineStr"/>
+          <t>Bypass Valve</t>
+        </is>
+      </c>
+      <c r="D987" t="inlineStr">
+        <is>
+          <t>** Valve only **</t>
+        </is>
+      </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
-          <t>67WAS300</t>
+          <t>754751-4</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C988" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
-[...2 lines deleted...]
-      <c r="D988" t="inlineStr"/>
+          <t>Bypass Valve</t>
+        </is>
+      </c>
+      <c r="D988" t="inlineStr">
+        <is>
+          <t>** Valve only **</t>
+        </is>
+      </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
-          <t>67WB200-3</t>
+          <t>754900-10</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C989" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D989" t="inlineStr"/>
     </row>
     <row r="990">
       <c r="A990" t="inlineStr">
         <is>
-          <t>67WL200-2</t>
+          <t>754900-11</t>
         </is>
       </c>
       <c r="B990" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C990" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D990" t="inlineStr"/>
     </row>
     <row r="991">
       <c r="A991" t="inlineStr">
         <is>
-          <t>67WL350</t>
+          <t>754900-12</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
-          <t>Stratopower</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C991" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D991" t="inlineStr"/>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
-          <t>68A258</t>
+          <t>754900-13</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
-          <t>Globe</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C992" t="inlineStr">
         <is>
-          <t>Actuator, Rotary</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rotary Actuator</t>
+        </is>
+      </c>
+      <c r="D992" t="inlineStr"/>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>692</t>
+          <t>754900-2</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>Eclipse</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C993" t="inlineStr">
         <is>
-          <t>Vacuum Pump</t>
+          <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D993" t="inlineStr"/>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>692545</t>
+          <t>754900-3</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>VAlcor</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C994" t="inlineStr">
         <is>
-          <t>Solenoid Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rotary Actuator</t>
+        </is>
+      </c>
+      <c r="D994" t="inlineStr"/>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
-          <t>7-101005</t>
+          <t>754900-4</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
-          <t>Koehler</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C995" t="inlineStr">
         <is>
-          <t>Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rotary Actuator</t>
+        </is>
+      </c>
+      <c r="D995" t="inlineStr"/>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>7-101014</t>
+          <t>754900-5</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>Koehler</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C996" t="inlineStr">
         <is>
-          <t>Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rotary Actuator</t>
+        </is>
+      </c>
+      <c r="D996" t="inlineStr"/>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>7-101025</t>
+          <t>754900-6</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>Koehler</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C997" t="inlineStr">
         <is>
-          <t>Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rotary Actuator</t>
+        </is>
+      </c>
+      <c r="D997" t="inlineStr"/>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>700246</t>
+          <t>754900-7</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C998" t="inlineStr">
         <is>
-          <t>Check Valve</t>
+          <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D998" t="inlineStr"/>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>70623-1</t>
+          <t>754900-8</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
-          <t>Adel</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C999" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D999" t="inlineStr"/>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>70D10</t>
+          <t>754900-9</t>
         </is>
       </c>
       <c r="B1000" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C1000" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D1000" t="inlineStr"/>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>71154</t>
+          <t>7555T</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
-          <t>Crane</t>
+          <t>Jasco</t>
         </is>
       </c>
       <c r="C1001" t="inlineStr">
         <is>
-          <t>Fuel Boost Pump</t>
-[...2 lines deleted...]
-      <c r="D1001" t="inlineStr"/>
+          <t>Alternator</t>
+        </is>
+      </c>
+      <c r="D1001" t="inlineStr">
+        <is>
+          <t>J12M24SP, TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>7185-13</t>
+          <t>756-10C</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
-          <t>General Design</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1002" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter</t>
+        </is>
+      </c>
+      <c r="D1002" t="inlineStr"/>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>7185-15</t>
+          <t>756-16G</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>General Design</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1003" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter</t>
+        </is>
+      </c>
+      <c r="D1003" t="inlineStr"/>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>72266-3</t>
+          <t>756-21C</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>Crane</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1004" t="inlineStr">
         <is>
-          <t>Fuel Pump and Canister</t>
+          <t>Starter</t>
         </is>
       </c>
       <c r="D1004" t="inlineStr">
         <is>
-          <t>85816</t>
+          <t>756-10C            AN4116L1</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>72368-1</t>
+          <t>756-22C</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
-          <t>Crane</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1005" t="inlineStr">
         <is>
-          <t>Fuel Boost Pump</t>
+          <t>Starter</t>
         </is>
       </c>
       <c r="D1005" t="inlineStr"/>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>72390-2</t>
+          <t>756-22G</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>Crane</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1006" t="inlineStr">
         <is>
-          <t>Fuel Pump and Canister</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter</t>
+        </is>
+      </c>
+      <c r="D1006" t="inlineStr"/>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>72443</t>
+          <t>756-74G</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>Crane</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1007" t="inlineStr">
         <is>
-          <t>Fuel Boost Pump</t>
+          <t>Starter</t>
         </is>
       </c>
       <c r="D1007" t="inlineStr"/>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
-          <t>7264-570</t>
+          <t>764685-1</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
-          <t>Leach</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C1008" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...2 lines deleted...]
-      <c r="D1008" t="inlineStr"/>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D1008" t="inlineStr">
+        <is>
+          <t>76900-01805-101</t>
+        </is>
+      </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
-          <t>754751-1</t>
+          <t>764685-2</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
           <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C1009" t="inlineStr">
         <is>
-          <t>Bypass Valve</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D1009" t="inlineStr">
         <is>
-          <t>** Valve only **</t>
+          <t>76900-01805-102</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>754751-2</t>
+          <t>76550-01010-101</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>Tempo Inst</t>
         </is>
       </c>
       <c r="C1010" t="inlineStr">
         <is>
-          <t>Bypass Valve</t>
+          <t>Heater Controller</t>
         </is>
       </c>
       <c r="D1010" t="inlineStr">
         <is>
-          <t>** Valve only **</t>
+          <t>94316</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>754751-3</t>
+          <t>7707-111A25-1</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1011" t="inlineStr">
         <is>
-          <t>Bypass Valve</t>
+          <t>Pressure Transmitter</t>
         </is>
       </c>
       <c r="D1011" t="inlineStr">
         <is>
-          <t>** Valve only **</t>
+          <t>Install Snubbers !</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>754751-4</t>
+          <t>7707-2-C5-1</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1012" t="inlineStr">
         <is>
-          <t>Bypass Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Transmitter</t>
+        </is>
+      </c>
+      <c r="D1012" t="inlineStr"/>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>754900-10</t>
+          <t>7707-2-D5-1</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1013" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Pressure Transmitter</t>
         </is>
       </c>
       <c r="D1013" t="inlineStr"/>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>754900-11</t>
+          <t>7707-30-A23-1</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1014" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Pressure Transmitter</t>
         </is>
       </c>
       <c r="D1014" t="inlineStr"/>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>754900-12</t>
+          <t>7707-30-B8-2</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1015" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Pressure Transmitter</t>
         </is>
       </c>
       <c r="D1015" t="inlineStr"/>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>754900-13</t>
+          <t>7707-30-D5-1</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1016" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Pressure Transmitter</t>
         </is>
       </c>
       <c r="D1016" t="inlineStr"/>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>754900-2</t>
+          <t>7707-30-D5-2</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Pressure Transmitter</t>
         </is>
       </c>
       <c r="D1017" t="inlineStr"/>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>754900-3</t>
+          <t>7707-7-A5-1</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Pressure Transmitter</t>
         </is>
       </c>
       <c r="D1018" t="inlineStr"/>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>754900-4</t>
+          <t>7707-99-A5-1</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1019" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Pressure Transmitter</t>
         </is>
       </c>
       <c r="D1019" t="inlineStr"/>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>754900-5</t>
+          <t>7740-00381</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>Simmonds</t>
         </is>
       </c>
       <c r="C1020" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
-[...2 lines deleted...]
-      <c r="D1020" t="inlineStr"/>
+          <t>Tank Unit</t>
+        </is>
+      </c>
+      <c r="D1020" t="inlineStr">
+        <is>
+          <t>Same as EA470B</t>
+        </is>
+      </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>754900-6</t>
+          <t>780876-1</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
           <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr">
         <is>
           <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D1021" t="inlineStr"/>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>754900-7</t>
+          <t>780876-2</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
           <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr">
         <is>
           <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D1022" t="inlineStr"/>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>754900-8</t>
+          <t>780876-3</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
           <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr">
         <is>
           <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D1023" t="inlineStr"/>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>754900-9</t>
+          <t>780876-4</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
           <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C1024" t="inlineStr">
         <is>
           <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D1024" t="inlineStr"/>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>7555T</t>
+          <t>780876-5</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>Jasco</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C1025" t="inlineStr">
         <is>
-          <t>Alternator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rotary Actuator</t>
+        </is>
+      </c>
+      <c r="D1025" t="inlineStr"/>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>756-10C</t>
+          <t>780876-6</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C1026" t="inlineStr">
         <is>
-          <t>Starter</t>
+          <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D1026" t="inlineStr"/>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>756-16G</t>
+          <t>780876-7</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C1027" t="inlineStr">
         <is>
-          <t>Starter</t>
+          <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D1027" t="inlineStr"/>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>756-21C</t>
+          <t>780876-8</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Hamilton Standard</t>
         </is>
       </c>
       <c r="C1028" t="inlineStr">
         <is>
-          <t>Starter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rotary Actuator</t>
+        </is>
+      </c>
+      <c r="D1028" t="inlineStr"/>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>756-22C</t>
+          <t>78451</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Airesearch</t>
         </is>
       </c>
       <c r="C1029" t="inlineStr">
         <is>
-          <t>Starter</t>
+          <t>Controller</t>
         </is>
       </c>
       <c r="D1029" t="inlineStr"/>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>756-22G</t>
+          <t>7G1105</t>
         </is>
       </c>
       <c r="B1030" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C1030" t="inlineStr">
         <is>
-          <t>Starter</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D1030" t="inlineStr"/>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>756-74G</t>
+          <t>7G186</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C1031" t="inlineStr">
         <is>
-          <t>Starter</t>
-[...2 lines deleted...]
-      <c r="D1031" t="inlineStr"/>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D1031" t="inlineStr">
+        <is>
+          <t>TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>764685-1</t>
+          <t>7G196-1</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C1032" t="inlineStr">
         <is>
           <t>Pressure Switch</t>
         </is>
       </c>
-      <c r="D1032" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D1032" t="inlineStr"/>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>764685-2</t>
+          <t>7G247</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C1033" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Switch</t>
+        </is>
+      </c>
+      <c r="D1033" t="inlineStr"/>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>76550-01010-101</t>
+          <t>7G500</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>Tempo Inst</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C1034" t="inlineStr">
         <is>
-          <t>Heater Controller</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D1034" t="inlineStr">
         <is>
-          <t>94316</t>
+          <t>TEST ONLY</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>7707-111A25-1</t>
+          <t>7G504</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C1035" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D1035" t="inlineStr">
         <is>
-          <t>Install Snubbers !</t>
+          <t>TEST ONLY</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>7707-2-C5-1</t>
+          <t>7G547</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C1036" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
-[...2 lines deleted...]
-      <c r="D1036" t="inlineStr"/>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D1036" t="inlineStr">
+        <is>
+          <t>TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>7707-2-D5-1</t>
+          <t>7G548</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C1037" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
-[...2 lines deleted...]
-      <c r="D1037" t="inlineStr"/>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D1037" t="inlineStr">
+        <is>
+          <t>TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>7707-30-A23-1</t>
+          <t>7G63</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C1038" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
-[...2 lines deleted...]
-      <c r="D1038" t="inlineStr"/>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D1038" t="inlineStr">
+        <is>
+          <t>TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>7707-30-B8-2</t>
+          <t>7G98-1</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C1039" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
-[...2 lines deleted...]
-      <c r="D1039" t="inlineStr"/>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D1039" t="inlineStr">
+        <is>
+          <t>TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>7707-30-D5-1</t>
+          <t>8060-140</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Auxilec</t>
         </is>
       </c>
       <c r="C1040" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D1040" t="inlineStr"/>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>7707-30-D5-2</t>
+          <t>8060-140-1</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Auxilec</t>
         </is>
       </c>
       <c r="C1041" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D1041" t="inlineStr"/>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>7707-7-A5-1</t>
+          <t>8060-141</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Auxilec</t>
         </is>
       </c>
       <c r="C1042" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D1042" t="inlineStr"/>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>7707-99-A5-1</t>
+          <t>8060-141-1</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Auxilec</t>
         </is>
       </c>
       <c r="C1043" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D1043" t="inlineStr"/>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>7740-00381</t>
+          <t>8060-150</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>Simmonds</t>
+          <t>Auxilec</t>
         </is>
       </c>
       <c r="C1044" t="inlineStr">
         <is>
-          <t>Tank Unit</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter Generator</t>
+        </is>
+      </c>
+      <c r="D1044" t="inlineStr"/>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>780876-1</t>
+          <t>8060-160</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>Auxilec</t>
         </is>
       </c>
       <c r="C1045" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Starter Generator</t>
         </is>
       </c>
       <c r="D1045" t="inlineStr"/>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>780876-2</t>
+          <t>8222M2</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>CEF/CAlco</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Linear Actuator</t>
         </is>
       </c>
       <c r="D1046" t="inlineStr"/>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>780876-3</t>
+          <t>8222M6</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>CEF/CAlco</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Linear Actuator</t>
         </is>
       </c>
       <c r="D1047" t="inlineStr"/>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>780876-4</t>
+          <t>8222M7</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>CEF/CAlco</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Linear Actuator</t>
         </is>
       </c>
       <c r="D1048" t="inlineStr"/>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>780876-5</t>
+          <t>8240</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>Southwind</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Heater</t>
         </is>
       </c>
       <c r="D1049" t="inlineStr"/>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>780876-6</t>
+          <t>8259</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>Southwind</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Heater</t>
         </is>
       </c>
       <c r="D1050" t="inlineStr"/>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>780876-7</t>
+          <t>8377M2</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>CEF/CAlco</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Linear Actuator</t>
         </is>
       </c>
       <c r="D1051" t="inlineStr"/>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>780876-8</t>
+          <t>8377M23</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>Hamilton Standard</t>
+          <t>CEF/CAlco</t>
         </is>
       </c>
       <c r="C1052" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Linear Actuator</t>
         </is>
       </c>
       <c r="D1052" t="inlineStr"/>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>78451</t>
+          <t>8377M7</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>Airesearch</t>
+          <t>CEF/CAlco</t>
         </is>
       </c>
       <c r="C1053" t="inlineStr">
         <is>
-          <t>Controller</t>
+          <t>Linear Actuator</t>
         </is>
       </c>
       <c r="D1053" t="inlineStr"/>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>7G1105</t>
+          <t>85816</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>Crane</t>
         </is>
       </c>
       <c r="C1054" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D1054" t="inlineStr"/>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D1054" t="inlineStr">
+        <is>
+          <t>72266-3,  72390-2</t>
+        </is>
+      </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>7G186</t>
+          <t>8A04000-020</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>Wipaire</t>
         </is>
       </c>
       <c r="C1055" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Oleo Main Gear</t>
         </is>
       </c>
       <c r="D1055" t="inlineStr">
         <is>
-          <t>TEST ONLY</t>
+          <t>Check online for updates</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>7G196-1</t>
+          <t>8G1024</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>CC</t>
         </is>
       </c>
       <c r="C1056" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D1056" t="inlineStr"/>
+          <t>Switch</t>
+        </is>
+      </c>
+      <c r="D1056" t="inlineStr">
+        <is>
+          <t>TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>7G247</t>
+          <t>8G506</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
           <t>CCS</t>
         </is>
       </c>
       <c r="C1057" t="inlineStr">
         <is>
-          <t>Switch</t>
-[...2 lines deleted...]
-      <c r="D1057" t="inlineStr"/>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D1057" t="inlineStr">
+        <is>
+          <t>TEST ONLY</t>
+        </is>
+      </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>7G500</t>
+          <t>8TJ17ANN3</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C1058" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Fuel X-mitter</t>
         </is>
       </c>
       <c r="D1058" t="inlineStr">
         <is>
-          <t>TEST ONLY</t>
+          <t>TJ-17ANN3</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>7G504</t>
+          <t>90-0091-7</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1059" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wiper assy</t>
+        </is>
+      </c>
+      <c r="D1059" t="inlineStr"/>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>7G547</t>
+          <t>90-0091-71</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1060" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wiper assy</t>
+        </is>
+      </c>
+      <c r="D1060" t="inlineStr"/>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>7G548</t>
+          <t>90-0091-9</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1061" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wiper assy</t>
+        </is>
+      </c>
+      <c r="D1061" t="inlineStr"/>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>7G63</t>
+          <t>90-0094</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1062" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wiper assy</t>
+        </is>
+      </c>
+      <c r="D1062" t="inlineStr"/>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>7G98-1</t>
+          <t>90-0097-11</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1063" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wiper assy</t>
+        </is>
+      </c>
+      <c r="D1063" t="inlineStr"/>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>8060-140</t>
+          <t>90-380001-29</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>Auxilec</t>
+          <t>Beech</t>
         </is>
       </c>
       <c r="C1064" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...2 lines deleted...]
-      <c r="D1064" t="inlineStr"/>
+          <t>Brake Master Cylander</t>
+        </is>
+      </c>
+      <c r="D1064" t="inlineStr">
+        <is>
+          <t>CM-1000-31, 90-380001-33</t>
+        </is>
+      </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>8060-140-1</t>
+          <t>90-380001-33</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>Auxilec</t>
+          <t>Beech</t>
         </is>
       </c>
       <c r="C1065" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Brake Master Cylander</t>
         </is>
       </c>
       <c r="D1065" t="inlineStr"/>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>8060-141</t>
+          <t>90-380009-7</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>Auxilec</t>
+          <t>Gull</t>
         </is>
       </c>
       <c r="C1066" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...2 lines deleted...]
-      <c r="D1066" t="inlineStr"/>
+          <t>Fuel Flow Transmtr</t>
+        </is>
+      </c>
+      <c r="D1066" t="inlineStr">
+        <is>
+          <t>150-906-002</t>
+        </is>
+      </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>8060-141-1</t>
+          <t>9000591</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>Auxilec</t>
+          <t>Delco</t>
         </is>
       </c>
       <c r="C1067" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
-[...2 lines deleted...]
-      <c r="D1067" t="inlineStr"/>
+          <t>Voltage Regulator</t>
+        </is>
+      </c>
+      <c r="D1067" t="inlineStr">
+        <is>
+          <t>1116399</t>
+        </is>
+      </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>8060-150</t>
+          <t>903J789-1</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>Auxilec</t>
+          <t>Westinghouse</t>
         </is>
       </c>
       <c r="C1068" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>DC Generator</t>
         </is>
       </c>
       <c r="D1068" t="inlineStr"/>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>8060-160</t>
+          <t>9054-3-A</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>Auxilec</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1069" t="inlineStr">
         <is>
-          <t>Starter Generator</t>
+          <t>Fuel Flowmeter Tx</t>
         </is>
       </c>
       <c r="D1069" t="inlineStr"/>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>8222M2</t>
+          <t>9054-4-A</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>CEF/CAlco</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1070" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
+          <t>Fuel Flowmeter Tx</t>
         </is>
       </c>
       <c r="D1070" t="inlineStr"/>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>8222M6</t>
+          <t>9054-5-A</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>CEF/CAlco</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1071" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
+          <t>Fuel Flowmeter Tx</t>
         </is>
       </c>
       <c r="D1071" t="inlineStr"/>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>8222M7</t>
+          <t>9133-25-B1</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
-          <t>CEF/CAlco</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1072" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
+          <t>Fuel Transmitter</t>
         </is>
       </c>
       <c r="D1072" t="inlineStr"/>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>8240</t>
+          <t>9133-54-A1</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>Southwind</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1073" t="inlineStr">
         <is>
-          <t>Heater</t>
-[...2 lines deleted...]
-      <c r="D1073" t="inlineStr"/>
+          <t>Fuel Transmitter</t>
+        </is>
+      </c>
+      <c r="D1073" t="inlineStr">
+        <is>
+          <t>AS-54</t>
+        </is>
+      </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>8259</t>
+          <t>9133-54-B1</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>Southwind</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1074" t="inlineStr">
         <is>
-          <t>Heater</t>
+          <t>Fuel Transmitter</t>
         </is>
       </c>
       <c r="D1074" t="inlineStr"/>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
-          <t>8377M2</t>
+          <t>9135</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>CEF/CAlco</t>
+          <t>Chandler</t>
         </is>
       </c>
       <c r="C1075" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D1075" t="inlineStr"/>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t>8377M23</t>
+          <t>92DR147</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>CEF/CAlco</t>
+          <t>CCS</t>
         </is>
       </c>
       <c r="C1076" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
+          <t>Pressure Indicator</t>
         </is>
       </c>
       <c r="D1076" t="inlineStr"/>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>8377M7</t>
+          <t>930-500-25</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>CEF/CAlco</t>
+          <t>Luminator</t>
         </is>
       </c>
       <c r="C1077" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
+          <t>Landing Light</t>
         </is>
       </c>
       <c r="D1077" t="inlineStr"/>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
-          <t>85816</t>
+          <t>930-500-50</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>Crane</t>
+          <t>Luminator</t>
         </is>
       </c>
       <c r="C1078" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
-[...6 lines deleted...]
-      </c>
+          <t>Landing Light</t>
+        </is>
+      </c>
+      <c r="D1078" t="inlineStr"/>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
-          <t>8A04000-020</t>
+          <t>930-500-50-1</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>Wipaire</t>
+          <t>Liminator</t>
         </is>
       </c>
       <c r="C1079" t="inlineStr">
         <is>
-          <t>Oleo Main Gear</t>
-[...6 lines deleted...]
-      </c>
+          <t>SearchLight</t>
+        </is>
+      </c>
+      <c r="D1079" t="inlineStr"/>
     </row>
     <row r="1080">
       <c r="A1080" t="inlineStr">
         <is>
-          <t>8G1024</t>
+          <t>940</t>
         </is>
       </c>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>CC</t>
+          <t>Southwind</t>
         </is>
       </c>
       <c r="C1080" t="inlineStr">
         <is>
-          <t>Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Heater</t>
+        </is>
+      </c>
+      <c r="D1080" t="inlineStr"/>
     </row>
     <row r="1081">
       <c r="A1081" t="inlineStr">
         <is>
-          <t>8G506</t>
+          <t>94316</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>Tempo Inst</t>
         </is>
       </c>
       <c r="C1081" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Heater Controller</t>
         </is>
       </c>
       <c r="D1081" t="inlineStr">
         <is>
-          <t>TEST ONLY</t>
+          <t>76550-01010-101</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
-          <t>8TJ17ANN3</t>
+          <t>94E56-2</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1082" t="inlineStr">
         <is>
-          <t>Fuel X-mitter</t>
+          <t>Blower Motor</t>
         </is>
       </c>
       <c r="D1082" t="inlineStr">
         <is>
-          <t>TJ-17ANN3</t>
+          <t>CD21402(Universal Motor)HET</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t>90-0091-7</t>
+          <t>9565H2</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C1083" t="inlineStr">
         <is>
-          <t>Wiper assy</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D1083" t="inlineStr"/>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t>90-0091-71</t>
+          <t>9696</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Sermat</t>
         </is>
       </c>
       <c r="C1084" t="inlineStr">
         <is>
-          <t>Wiper assy</t>
+          <t>Fan Motor</t>
         </is>
       </c>
       <c r="D1084" t="inlineStr"/>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
-          <t>90-0091-9</t>
+          <t>979142-1-1</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Airesearch</t>
         </is>
       </c>
       <c r="C1085" t="inlineStr">
         <is>
-          <t>Wiper assy</t>
-[...2 lines deleted...]
-      <c r="D1085" t="inlineStr"/>
+          <t>Valve</t>
+        </is>
+      </c>
+      <c r="D1085" t="inlineStr">
+        <is>
+          <t>209-072-433-003</t>
+        </is>
+      </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t>90-0094</t>
+          <t>979142-3-1</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Airesearch</t>
         </is>
       </c>
       <c r="C1086" t="inlineStr">
         <is>
-          <t>Wiper assy</t>
-[...2 lines deleted...]
-      <c r="D1086" t="inlineStr"/>
+          <t>Valve</t>
+        </is>
+      </c>
+      <c r="D1086" t="inlineStr">
+        <is>
+          <t>209-072-433-003</t>
+        </is>
+      </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t>90-0097-11</t>
+          <t>979142-6-1</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Airesearch</t>
         </is>
       </c>
       <c r="C1087" t="inlineStr">
         <is>
-          <t>Wiper assy</t>
-[...2 lines deleted...]
-      <c r="D1087" t="inlineStr"/>
+          <t>Valve</t>
+        </is>
+      </c>
+      <c r="D1087" t="inlineStr">
+        <is>
+          <t>209-072-433-003</t>
+        </is>
+      </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
-          <t>90-380001-29</t>
+          <t>979460-1-1</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
-          <t>Beech</t>
+          <t>Airesearch</t>
         </is>
       </c>
       <c r="C1088" t="inlineStr">
         <is>
-          <t>Brake Master Cylander</t>
-[...6 lines deleted...]
-      </c>
+          <t>Valve</t>
+        </is>
+      </c>
+      <c r="D1088" t="inlineStr"/>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>90-380001-33</t>
+          <t>979460-2-1</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
-          <t>Beech</t>
+          <t>Airesearch</t>
         </is>
       </c>
       <c r="C1089" t="inlineStr">
         <is>
-          <t>Brake Master Cylander</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D1089" t="inlineStr"/>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>90-380009-7</t>
+          <t>979460-4-1</t>
         </is>
       </c>
       <c r="B1090" t="inlineStr">
         <is>
-          <t>Gull</t>
+          <t>Airesearch</t>
         </is>
       </c>
       <c r="C1090" t="inlineStr">
         <is>
-          <t>Fuel Flow Transmtr</t>
-[...6 lines deleted...]
-      </c>
+          <t>Valve</t>
+        </is>
+      </c>
+      <c r="D1090" t="inlineStr"/>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>9000591</t>
+          <t>97D34</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
-          <t>Delco</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1091" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pressure Switch</t>
+        </is>
+      </c>
+      <c r="D1091" t="inlineStr"/>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>903J789-1</t>
+          <t>98D48-3</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
-          <t>Westinghouse</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1092" t="inlineStr">
         <is>
-          <t>DC Generator</t>
+          <t>Defog Motor</t>
         </is>
       </c>
       <c r="D1092" t="inlineStr"/>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>9054-3-A</t>
+          <t>99-524025-7</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Beech</t>
         </is>
       </c>
       <c r="C1093" t="inlineStr">
         <is>
-          <t>Fuel Flowmeter Tx</t>
+          <t>Flap Motor</t>
         </is>
       </c>
       <c r="D1093" t="inlineStr"/>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>9054-4-A</t>
+          <t>9910592-2</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Cessna</t>
         </is>
       </c>
       <c r="C1094" t="inlineStr">
         <is>
-          <t>Fuel Flowmeter Tx</t>
-[...2 lines deleted...]
-      <c r="D1094" t="inlineStr"/>
+          <t>Alternator</t>
+        </is>
+      </c>
+      <c r="D1094" t="inlineStr">
+        <is>
+          <t>C611505-0201</t>
+        </is>
+      </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t>9054-5-A</t>
+          <t>9A1746</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Globe</t>
         </is>
       </c>
       <c r="C1095" t="inlineStr">
         <is>
-          <t>Fuel Flowmeter Tx</t>
-[...2 lines deleted...]
-      <c r="D1095" t="inlineStr"/>
+          <t>Fuel Boost Pump</t>
+        </is>
+      </c>
+      <c r="D1095" t="inlineStr">
+        <is>
+          <t>CAN NOT DO         EXCHANGE ONLY                 164A238</t>
+        </is>
+      </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t>9133-25-B1</t>
+          <t>A-1077</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1096" t="inlineStr">
         <is>
-          <t>Fuel Transmitter</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D1096" t="inlineStr"/>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t>9133-54-A1</t>
+          <t>A-1077AAP</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1097" t="inlineStr">
         <is>
-          <t>Fuel Transmitter</t>
-[...6 lines deleted...]
-      </c>
+          <t>RCR</t>
+        </is>
+      </c>
+      <c r="D1097" t="inlineStr"/>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t>9133-54-B1</t>
+          <t>A-1077B</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1098" t="inlineStr">
         <is>
-          <t>Fuel Transmitter</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D1098" t="inlineStr"/>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t>9135</t>
+          <t>A-1077D</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
-          <t>Chandler</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1099" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D1099" t="inlineStr"/>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
-          <t>92DR147</t>
+          <t>A-1077F</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
-          <t>CCS</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1100" t="inlineStr">
         <is>
-          <t>Pressure Indicator</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D1100" t="inlineStr"/>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t>930-500-25</t>
+          <t>A-1077W</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
-          <t>Luminator</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1101" t="inlineStr">
         <is>
-          <t>Landing Light</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D1101" t="inlineStr"/>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>930-500-50</t>
+          <t>A-2042C</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>Luminator</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1102" t="inlineStr">
         <is>
-          <t>Landing Light</t>
+          <t>PDU</t>
         </is>
       </c>
       <c r="D1102" t="inlineStr"/>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t>930-500-50-1</t>
+          <t>A-2043C</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>Liminator</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1103" t="inlineStr">
         <is>
-          <t>SearchLight</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D1103" t="inlineStr"/>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>A-701D</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>Southwind</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1104" t="inlineStr">
         <is>
-          <t>Heater</t>
+          <t>RCR</t>
         </is>
       </c>
       <c r="D1104" t="inlineStr"/>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t>94316</t>
+          <t>A-711JDC</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>Tempo Inst</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1105" t="inlineStr">
         <is>
-          <t>Heater Controller</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D1105" t="inlineStr">
         <is>
-          <t>76550-01010-101</t>
+          <t>A711JDC</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>94E56-2</t>
+          <t>A-7535</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Delco</t>
         </is>
       </c>
       <c r="C1106" t="inlineStr">
         <is>
-          <t>Blower Motor</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D1106" t="inlineStr"/>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>9565H2</t>
+          <t>A11C30</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1107" t="inlineStr">
         <is>
-          <t>Relay</t>
+          <t>Ignition Unit</t>
         </is>
       </c>
       <c r="D1107" t="inlineStr"/>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>9696</t>
+          <t>A24A9221</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>Sermat</t>
+          <t>Westinghouse</t>
         </is>
       </c>
       <c r="C1108" t="inlineStr">
         <is>
-          <t>Fan Motor</t>
+          <t>Blower Motor</t>
         </is>
       </c>
       <c r="D1108" t="inlineStr"/>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>979142-1-1</t>
+          <t>A24A9238</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>Airesearch</t>
+          <t>Westinghouse</t>
         </is>
       </c>
       <c r="C1109" t="inlineStr">
         <is>
-          <t>Valve</t>
+          <t>Blower Motor</t>
         </is>
       </c>
       <c r="D1109" t="inlineStr">
         <is>
-          <t>209-072-433-003</t>
+          <t>X702-287 Electromech AVR35-27D815</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t>979142-3-1</t>
+          <t>A280-1</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>Airesearch</t>
+          <t>Shaw Aero</t>
         </is>
       </c>
       <c r="C1110" t="inlineStr">
         <is>
-          <t>Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Drain Valve</t>
+        </is>
+      </c>
+      <c r="D1110" t="inlineStr"/>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t>979142-6-1</t>
+          <t>A280-2</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>Airesearch</t>
+          <t>Shaw Aero</t>
         </is>
       </c>
       <c r="C1111" t="inlineStr">
         <is>
-          <t>Valve</t>
+          <t>Drain Valve</t>
         </is>
       </c>
       <c r="D1111" t="inlineStr">
         <is>
-          <t>209-072-433-003</t>
+          <t>AF11C-9</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>979460-1-1</t>
+          <t>A37D88</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>Airesearch</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1112" t="inlineStr">
         <is>
-          <t>Valve</t>
-[...2 lines deleted...]
-      <c r="D1112" t="inlineStr"/>
+          <t>Heater</t>
+        </is>
+      </c>
+      <c r="D1112" t="inlineStr">
+        <is>
+          <t>A37D88,  07E94-1,   B3040   COVERS "B" SERIES HEATERS</t>
+        </is>
+      </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t>979460-2-1</t>
+          <t>A4949</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>Airesearch</t>
+          <t>Delco</t>
         </is>
       </c>
       <c r="C1113" t="inlineStr">
         <is>
-          <t>Valve</t>
+          <t>Motor</t>
         </is>
       </c>
       <c r="D1113" t="inlineStr"/>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>979460-4-1</t>
+          <t>A501J25-1</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>Airesearch</t>
+          <t>Westinghouse</t>
         </is>
       </c>
       <c r="C1114" t="inlineStr">
         <is>
-          <t>Valve</t>
+          <t>DC Generator</t>
         </is>
       </c>
       <c r="D1114" t="inlineStr"/>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>97D34</t>
+          <t>A5026780</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>HPI</t>
         </is>
       </c>
       <c r="C1115" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D1115" t="inlineStr"/>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>98D48-3</t>
+          <t>A50J251-4</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Westinghouse</t>
         </is>
       </c>
       <c r="C1116" t="inlineStr">
         <is>
-          <t>Defog Motor</t>
+          <t>DC Generator</t>
         </is>
       </c>
       <c r="D1116" t="inlineStr"/>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>99-524025-7</t>
+          <t>A52781-10-302</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>Beech</t>
+          <t>Kollsman</t>
         </is>
       </c>
       <c r="C1117" t="inlineStr">
         <is>
-          <t>Flap Motor</t>
-[...2 lines deleted...]
-      <c r="D1117" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D1117" t="inlineStr">
+        <is>
+          <t>3010820</t>
+        </is>
+      </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t>9910592-2</t>
+          <t>A6010</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
-          <t>Cessna</t>
+          <t>Weldon</t>
         </is>
       </c>
       <c r="C1118" t="inlineStr">
         <is>
-          <t>Alternator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D1118" t="inlineStr"/>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
-          <t>9A1746</t>
+          <t>A700</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
-          <t>Globe</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1119" t="inlineStr">
         <is>
-          <t>Fuel Boost Pump</t>
+          <t>RCR</t>
         </is>
       </c>
       <c r="D1119" t="inlineStr">
         <is>
-          <t>CAN NOT DO         EXCHANGE ONLY                 164A238</t>
+          <t>AN3025-1</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t>A-1077</t>
+          <t>A7008</t>
         </is>
       </c>
       <c r="B1120" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Delco</t>
         </is>
       </c>
       <c r="C1120" t="inlineStr">
         <is>
-          <t>Relay</t>
+          <t>Motor</t>
         </is>
       </c>
       <c r="D1120" t="inlineStr"/>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
-          <t>A-1077AAP</t>
+          <t>A700A</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
           <t>Hartman</t>
         </is>
       </c>
       <c r="C1121" t="inlineStr">
         <is>
           <t>RCR</t>
         </is>
       </c>
-      <c r="D1121" t="inlineStr"/>
+      <c r="D1121" t="inlineStr">
+        <is>
+          <t>AN3025-1</t>
+        </is>
+      </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
-          <t>A-1077B</t>
+          <t>A700AAP</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
           <t>Hartman</t>
         </is>
       </c>
       <c r="C1122" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...2 lines deleted...]
-      <c r="D1122" t="inlineStr"/>
+          <t>RCR</t>
+        </is>
+      </c>
+      <c r="D1122" t="inlineStr">
+        <is>
+          <t>A-700AP</t>
+        </is>
+      </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
-          <t>A-1077D</t>
+          <t>A700AP</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
           <t>Hartman</t>
         </is>
       </c>
       <c r="C1123" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...2 lines deleted...]
-      <c r="D1123" t="inlineStr"/>
+          <t>RCR</t>
+        </is>
+      </c>
+      <c r="D1123" t="inlineStr">
+        <is>
+          <t>A-700AAP and AN3025-300</t>
+        </is>
+      </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t>A-1077F</t>
+          <t>A700AW</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
           <t>Hartman</t>
         </is>
       </c>
       <c r="C1124" t="inlineStr">
         <is>
-          <t>Relay</t>
+          <t>RCR</t>
         </is>
       </c>
       <c r="D1124" t="inlineStr"/>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
-          <t>A-1077W</t>
+          <t>A700ZC-7</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
           <t>Hartman</t>
         </is>
       </c>
       <c r="C1125" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...2 lines deleted...]
-      <c r="D1125" t="inlineStr"/>
+          <t>RCR</t>
+        </is>
+      </c>
+      <c r="D1125" t="inlineStr">
+        <is>
+          <t>205-075-642-001</t>
+        </is>
+      </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>A-2042C</t>
+          <t>A700ZG</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
           <t>Hartman</t>
         </is>
       </c>
       <c r="C1126" t="inlineStr">
         <is>
-          <t>PDU</t>
+          <t>RCR</t>
         </is>
       </c>
       <c r="D1126" t="inlineStr"/>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>A-2043C</t>
+          <t>A7018</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Delco</t>
         </is>
       </c>
       <c r="C1127" t="inlineStr">
         <is>
-          <t>Relay</t>
+          <t>Motor</t>
         </is>
       </c>
       <c r="D1127" t="inlineStr"/>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t>A-701D</t>
+          <t>A703B</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
           <t>Hartman</t>
         </is>
       </c>
       <c r="C1128" t="inlineStr">
         <is>
           <t>RCR</t>
         </is>
       </c>
       <c r="D1128" t="inlineStr"/>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>A-711JDC</t>
+          <t>A70D10-19</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1129" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D1129" t="inlineStr"/>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t>A-7535</t>
+          <t>A718</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>Delco</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1130" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
-[...2 lines deleted...]
-      <c r="D1130" t="inlineStr"/>
+          <t>RCR</t>
+        </is>
+      </c>
+      <c r="D1130" t="inlineStr">
+        <is>
+          <t>AN3025-1</t>
+        </is>
+      </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
-          <t>A11C30</t>
+          <t>A718AP</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1131" t="inlineStr">
         <is>
-          <t>Ignition Unit</t>
+          <t>RCR</t>
         </is>
       </c>
       <c r="D1131" t="inlineStr"/>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
-          <t>A24A9221</t>
+          <t>A7516</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>Westinghouse</t>
+          <t>Delco</t>
         </is>
       </c>
       <c r="C1132" t="inlineStr">
         <is>
-          <t>Blower Motor</t>
+          <t>Motor</t>
         </is>
       </c>
       <c r="D1132" t="inlineStr"/>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t>A24A9238</t>
+          <t>A770N</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>Westinghouse</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1133" t="inlineStr">
         <is>
-          <t>Blower Motor</t>
-[...6 lines deleted...]
-      </c>
+          <t>RCR</t>
+        </is>
+      </c>
+      <c r="D1133" t="inlineStr"/>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t>A280-1</t>
+          <t>A770Q</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>Shaw Aero</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1134" t="inlineStr">
         <is>
-          <t>Drain Valve</t>
+          <t>RCR</t>
         </is>
       </c>
       <c r="D1134" t="inlineStr"/>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t>A280-2</t>
+          <t>A770RH</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>Shaw Aero</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1135" t="inlineStr">
         <is>
-          <t>Drain Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>RCR</t>
+        </is>
+      </c>
+      <c r="D1135" t="inlineStr"/>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>A37D88</t>
+          <t>A770RM</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1136" t="inlineStr">
         <is>
-          <t>Heater</t>
-[...6 lines deleted...]
-      </c>
+          <t>RCR</t>
+        </is>
+      </c>
+      <c r="D1136" t="inlineStr"/>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>A4949</t>
+          <t>A770W</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>Delco</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1137" t="inlineStr">
         <is>
-          <t>Motor</t>
+          <t>RCR</t>
         </is>
       </c>
       <c r="D1137" t="inlineStr"/>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t>A501J25-1</t>
+          <t>A770WN</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>Westinghouse</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1138" t="inlineStr">
         <is>
-          <t>DC Generator</t>
+          <t>RCR</t>
         </is>
       </c>
       <c r="D1138" t="inlineStr"/>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t>A5026780</t>
+          <t>A927A</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>HPI</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1139" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Relay, Overvoltage</t>
         </is>
       </c>
       <c r="D1139" t="inlineStr"/>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t>A50J251-4</t>
+          <t>A927C</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>Westinghouse</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1140" t="inlineStr">
         <is>
-          <t>DC Generator</t>
+          <t>Relay, Overvoltage</t>
         </is>
       </c>
       <c r="D1140" t="inlineStr"/>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
-          <t>A52781-10-302</t>
+          <t>A9373</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>Kollsman</t>
+          <t>Delco</t>
         </is>
       </c>
       <c r="C1141" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Motor</t>
+        </is>
+      </c>
+      <c r="D1141" t="inlineStr"/>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
-          <t>A6010</t>
+          <t>AA-60321-R</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
-          <t>Weldon</t>
+          <t>Vickers</t>
         </is>
       </c>
       <c r="C1142" t="inlineStr">
         <is>
           <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D1142" t="inlineStr"/>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>A700</t>
+          <t>AA-60321-R2A</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Vickers</t>
         </is>
       </c>
       <c r="C1143" t="inlineStr">
         <is>
-          <t>RCR</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D1143" t="inlineStr"/>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>A7008</t>
+          <t>AA-60321-RA</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>Delco</t>
+          <t>Vickers</t>
         </is>
       </c>
       <c r="C1144" t="inlineStr">
         <is>
-          <t>Motor</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D1144" t="inlineStr"/>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
-          <t>A700A</t>
+          <t>AA-65321-R2A</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Vickers</t>
         </is>
       </c>
       <c r="C1145" t="inlineStr">
         <is>
-          <t>RCR</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D1145" t="inlineStr"/>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t>A700AAP</t>
+          <t>AA-65321-RA</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Vickers</t>
         </is>
       </c>
       <c r="C1146" t="inlineStr">
         <is>
-          <t>RCR</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D1146" t="inlineStr"/>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
-          <t>A700AP</t>
+          <t>AD-40176-7</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Aero Design</t>
         </is>
       </c>
       <c r="C1147" t="inlineStr">
         <is>
-          <t>RCR</t>
-[...6 lines deleted...]
-      </c>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D1147" t="inlineStr"/>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t>A700AW</t>
+          <t>AD23180</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Aero Design</t>
         </is>
       </c>
       <c r="C1148" t="inlineStr">
         <is>
-          <t>RCR</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D1148" t="inlineStr"/>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t>A700ZC-7</t>
+          <t>AD2758</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Aero Design</t>
         </is>
       </c>
       <c r="C1149" t="inlineStr">
         <is>
-          <t>RCR</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D1149" t="inlineStr">
         <is>
-          <t>205-075-642-001</t>
+          <t>AD-1656</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>A700ZG</t>
+          <t>AF11C-9</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Shaw Aero</t>
         </is>
       </c>
       <c r="C1150" t="inlineStr">
         <is>
-          <t>RCR</t>
-[...2 lines deleted...]
-      <c r="D1150" t="inlineStr"/>
+          <t>Drain Valve</t>
+        </is>
+      </c>
+      <c r="D1150" t="inlineStr">
+        <is>
+          <t>A280-2</t>
+        </is>
+      </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>A7018</t>
+          <t>AG34</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>Delco</t>
+          <t>Ontic</t>
         </is>
       </c>
       <c r="C1151" t="inlineStr">
         <is>
-          <t>Motor</t>
-[...2 lines deleted...]
-      <c r="D1151" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D1151" t="inlineStr">
+        <is>
+          <t>GEU-7/A</t>
+        </is>
+      </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t>A703B</t>
+          <t>AG44</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Ontic</t>
         </is>
       </c>
       <c r="C1152" t="inlineStr">
         <is>
-          <t>RCR</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D1152" t="inlineStr"/>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t>A70D10-19</t>
+          <t>AH-965B</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1153" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Contactor</t>
         </is>
       </c>
       <c r="D1153" t="inlineStr"/>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
-          <t>A718</t>
+          <t>AH-965G</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
           <t>Hartman</t>
         </is>
       </c>
       <c r="C1154" t="inlineStr">
         <is>
-          <t>RCR</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D1154" t="inlineStr">
         <is>
-          <t>AN3025-1</t>
+          <t>212-075-199-001</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t>A718AP</t>
+          <t>AH-965H</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
           <t>Hartman</t>
         </is>
       </c>
       <c r="C1155" t="inlineStr">
         <is>
-          <t>RCR</t>
-[...2 lines deleted...]
-      <c r="D1155" t="inlineStr"/>
+          <t>Contactor, Intermittent</t>
+        </is>
+      </c>
+      <c r="D1155" t="inlineStr">
+        <is>
+          <t>212-075-199-001</t>
+        </is>
+      </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>A7516</t>
+          <t>AIR112104</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>Delco</t>
+          <t>APH</t>
         </is>
       </c>
       <c r="C1156" t="inlineStr">
         <is>
-          <t>Motor</t>
+          <t>Nose Cylinder</t>
         </is>
       </c>
       <c r="D1156" t="inlineStr"/>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>A770N</t>
+          <t>AIR116514</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>APH</t>
         </is>
       </c>
       <c r="C1157" t="inlineStr">
         <is>
-          <t>RCR</t>
+          <t>Plunger Tube</t>
         </is>
       </c>
       <c r="D1157" t="inlineStr"/>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t>A770Q</t>
+          <t>AIR116516</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>APH</t>
         </is>
       </c>
       <c r="C1158" t="inlineStr">
         <is>
-          <t>RCR</t>
+          <t>Plunger Tube</t>
         </is>
       </c>
       <c r="D1158" t="inlineStr"/>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
-          <t>A770RH</t>
+          <t>AIR117532</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>APH</t>
         </is>
       </c>
       <c r="C1159" t="inlineStr">
         <is>
-          <t>RCR</t>
+          <t>Axle</t>
         </is>
       </c>
       <c r="D1159" t="inlineStr"/>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
-          <t>A770RM</t>
+          <t>AIR157754</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>APH</t>
         </is>
       </c>
       <c r="C1160" t="inlineStr">
         <is>
-          <t>RCR</t>
+          <t>Main Cylinder</t>
         </is>
       </c>
       <c r="D1160" t="inlineStr"/>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
-          <t>A770W</t>
+          <t>AIR46200</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>APH</t>
         </is>
       </c>
       <c r="C1161" t="inlineStr">
         <is>
-          <t>RCR</t>
+          <t>Main Leg</t>
         </is>
       </c>
       <c r="D1161" t="inlineStr"/>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t>A770WN</t>
+          <t>AIR46202</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>APH</t>
         </is>
       </c>
       <c r="C1162" t="inlineStr">
         <is>
-          <t>RCR</t>
+          <t>Nose Leg</t>
         </is>
       </c>
       <c r="D1162" t="inlineStr"/>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t>A927A</t>
+          <t>AIR46470</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>APH</t>
         </is>
       </c>
       <c r="C1163" t="inlineStr">
         <is>
-          <t>Relay, Overvoltage</t>
+          <t>Main Leg</t>
         </is>
       </c>
       <c r="D1163" t="inlineStr"/>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t>A927C</t>
+          <t>AIR48280</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>APH</t>
         </is>
       </c>
       <c r="C1164" t="inlineStr">
         <is>
-          <t>Relay, Overvoltage</t>
+          <t>Nose Leg</t>
         </is>
       </c>
       <c r="D1164" t="inlineStr"/>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
-          <t>A9373</t>
+          <t>AIR48934</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>Delco</t>
+          <t>APH</t>
         </is>
       </c>
       <c r="C1165" t="inlineStr">
         <is>
-          <t>Motor</t>
+          <t>Main Leg</t>
         </is>
       </c>
       <c r="D1165" t="inlineStr"/>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
-          <t>AA-60321-R</t>
+          <t>AIR48958</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>Vickers</t>
+          <t>APH</t>
         </is>
       </c>
       <c r="C1166" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Main Leg</t>
         </is>
       </c>
       <c r="D1166" t="inlineStr"/>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
-          <t>AA-60321-R2A</t>
+          <t>AIR83002</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>Vickers</t>
+          <t>APH</t>
         </is>
       </c>
       <c r="C1167" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Main Leg</t>
         </is>
       </c>
       <c r="D1167" t="inlineStr"/>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
-          <t>AA-60321-RA</t>
+          <t>AIR83006</t>
         </is>
       </c>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>Vickers</t>
+          <t>APH</t>
         </is>
       </c>
       <c r="C1168" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Main Leg</t>
         </is>
       </c>
       <c r="D1168" t="inlineStr"/>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
-          <t>AA-65321-R2A</t>
+          <t>AIR87224-0</t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>Vickers</t>
+          <t>APH</t>
         </is>
       </c>
       <c r="C1169" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Main Leg</t>
         </is>
       </c>
       <c r="D1169" t="inlineStr"/>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
-          <t>AA-65321-RA</t>
+          <t>ALE</t>
         </is>
       </c>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>Vickers</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1170" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
-[...2 lines deleted...]
-      <c r="D1170" t="inlineStr"/>
+          <t>Alternator</t>
+        </is>
+      </c>
+      <c r="D1170" t="inlineStr">
+        <is>
+          <t>ALU8521-R           ALU8421ECH          ALV9510R</t>
+        </is>
+      </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t>AD-40176-7</t>
+          <t>ALH</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>Aero Design</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1171" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Alternator</t>
         </is>
       </c>
       <c r="D1171" t="inlineStr"/>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t>AD23180</t>
+          <t>ALM</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>Aero Design</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1172" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Alternator</t>
         </is>
       </c>
       <c r="D1172" t="inlineStr"/>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
-          <t>AD2758</t>
+          <t>ALT</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>Aero Design</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1173" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...6 lines deleted...]
-      </c>
+          <t>Alternator</t>
+        </is>
+      </c>
+      <c r="D1173" t="inlineStr"/>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>AF11C-9</t>
+          <t>ALU</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>Shaw Aero</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1174" t="inlineStr">
         <is>
-          <t>Drain Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Alternator</t>
+        </is>
+      </c>
+      <c r="D1174" t="inlineStr"/>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>AG34</t>
+          <t>ALV</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>Ontic</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1175" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Alternator</t>
         </is>
       </c>
       <c r="D1175" t="inlineStr">
         <is>
-          <t>GEU-7/A</t>
+          <t>ALV-9610, ES-10024</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>AG44</t>
+          <t>ALV-9510</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>Ontic</t>
+          <t>Hartzell</t>
         </is>
       </c>
       <c r="C1176" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Alternator</t>
         </is>
       </c>
       <c r="D1176" t="inlineStr"/>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t>AH-965B</t>
+          <t>ALV-9610</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Plane Power</t>
         </is>
       </c>
       <c r="C1177" t="inlineStr">
         <is>
-          <t>Contactor</t>
+          <t>Alternator</t>
         </is>
       </c>
       <c r="D1177" t="inlineStr"/>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
-          <t>AH-965G</t>
+          <t>ALX-9424</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1178" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...6 lines deleted...]
-      </c>
+          <t>Alternator</t>
+        </is>
+      </c>
+      <c r="D1178" t="inlineStr"/>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t>AH-965H</t>
+          <t>ALX-9500</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1179" t="inlineStr">
         <is>
-          <t>Contactor, Intermittent</t>
-[...6 lines deleted...]
-      </c>
+          <t>Alternator</t>
+        </is>
+      </c>
+      <c r="D1179" t="inlineStr"/>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t>AIR112104</t>
+          <t>ALY</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>APH</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1180" t="inlineStr">
         <is>
-          <t>Nose Cylinder</t>
+          <t>Alternator</t>
         </is>
       </c>
       <c r="D1180" t="inlineStr"/>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t>AIR116514</t>
+          <t>ALZ</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>APH</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1181" t="inlineStr">
         <is>
-          <t>Plunger Tube</t>
+          <t>Alternator</t>
         </is>
       </c>
       <c r="D1181" t="inlineStr"/>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
-          <t>AIR116516</t>
+          <t>AN3025-1</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>APH</t>
+          <t>Westinghouse</t>
         </is>
       </c>
       <c r="C1182" t="inlineStr">
         <is>
-          <t>Plunger Tube</t>
-[...2 lines deleted...]
-      <c r="D1182" t="inlineStr"/>
+          <t>RCR</t>
+        </is>
+      </c>
+      <c r="D1182" t="inlineStr">
+        <is>
+          <t>A-700, 700A, 718</t>
+        </is>
+      </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t>AIR117532</t>
+          <t>AN3025-300</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>APH</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1183" t="inlineStr">
         <is>
-          <t>Axle</t>
+          <t>RCR</t>
         </is>
       </c>
       <c r="D1183" t="inlineStr"/>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t>AIR157754</t>
+          <t>AN3212-1</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>APH</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1184" t="inlineStr">
         <is>
-          <t>Main Cylinder</t>
-[...2 lines deleted...]
-      <c r="D1184" t="inlineStr"/>
+          <t>Switch</t>
+        </is>
+      </c>
+      <c r="D1184" t="inlineStr">
+        <is>
+          <t>10-32891-1</t>
+        </is>
+      </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>AIR46200</t>
+          <t>AN3370-1</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>APH</t>
+          <t>Leach</t>
         </is>
       </c>
       <c r="C1185" t="inlineStr">
         <is>
-          <t>Main Leg</t>
-[...2 lines deleted...]
-      <c r="D1185" t="inlineStr"/>
+          <t>Relay</t>
+        </is>
+      </c>
+      <c r="D1185" t="inlineStr">
+        <is>
+          <t>Also MS24171-D2</t>
+        </is>
+      </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>AIR46202</t>
+          <t>AN3370-2</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>APH</t>
+          <t>Leach</t>
         </is>
       </c>
       <c r="C1186" t="inlineStr">
         <is>
-          <t>Nose Leg</t>
-[...2 lines deleted...]
-      <c r="D1186" t="inlineStr"/>
+          <t>Relay</t>
+        </is>
+      </c>
+      <c r="D1186" t="inlineStr">
+        <is>
+          <t>6041H170A / MS24171-D1</t>
+        </is>
+      </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>AIR46470</t>
+          <t>AN3371-1</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>APH</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C1187" t="inlineStr">
         <is>
-          <t>Main Leg</t>
-[...2 lines deleted...]
-      <c r="D1187" t="inlineStr"/>
+          <t>Relay</t>
+        </is>
+      </c>
+      <c r="D1187" t="inlineStr">
+        <is>
+          <t>MS24172-D/6041H203A</t>
+        </is>
+      </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
-          <t>AIR48280</t>
+          <t>AN4101</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>APH</t>
+          <t>Titan</t>
         </is>
       </c>
       <c r="C1188" t="inlineStr">
         <is>
-          <t>Nose Leg</t>
-[...2 lines deleted...]
-      <c r="D1188" t="inlineStr"/>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D1188" t="inlineStr">
+        <is>
+          <t>Model G9 (CHill) CH4103-23</t>
+        </is>
+      </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t>AIR48934</t>
+          <t>AN4102-1</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>APH</t>
+          <t>Chandler</t>
         </is>
       </c>
       <c r="C1189" t="inlineStr">
         <is>
-          <t>Main Leg</t>
-[...2 lines deleted...]
-      <c r="D1189" t="inlineStr"/>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D1189" t="inlineStr">
+        <is>
+          <t>AKA CE9159 Series</t>
+        </is>
+      </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t>AIR48958</t>
+          <t>AN5531-1</t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>APH</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C1190" t="inlineStr">
         <is>
-          <t>Main Leg</t>
-[...2 lines deleted...]
-      <c r="D1190" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D1190" t="inlineStr">
+        <is>
+          <t>See 2CM Series</t>
+        </is>
+      </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
-          <t>AIR83002</t>
+          <t>AN5544-3</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>APH</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C1191" t="inlineStr">
         <is>
-          <t>Main Leg</t>
-[...2 lines deleted...]
-      <c r="D1191" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D1191" t="inlineStr">
+        <is>
+          <t>See 2CM Series</t>
+        </is>
+      </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
-          <t>AIR83006</t>
+          <t>AN5786-1</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>APH</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C1192" t="inlineStr">
         <is>
-          <t>Main Leg</t>
+          <t>Flap Transmitter</t>
         </is>
       </c>
       <c r="D1192" t="inlineStr"/>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t>AIR87224-0</t>
+          <t>AN6201-1</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>APH</t>
+          <t>Adel/Teledyne</t>
         </is>
       </c>
       <c r="C1193" t="inlineStr">
         <is>
-          <t>Main Leg</t>
+          <t>Hyd. Hand pump</t>
         </is>
       </c>
       <c r="D1193" t="inlineStr"/>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>ALE</t>
+          <t>AN6207-4</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Republic</t>
         </is>
       </c>
       <c r="C1194" t="inlineStr">
         <is>
-          <t>Alternator</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D1194" t="inlineStr">
         <is>
-          <t>ALU8521-R           ALU8421ECH          ALV9510R</t>
+          <t>same as 458-4D27-6</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t>ALH</t>
+          <t>AN6210-1</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Adel</t>
         </is>
       </c>
       <c r="C1195" t="inlineStr">
         <is>
-          <t>Alternator</t>
-[...2 lines deleted...]
-      <c r="D1195" t="inlineStr"/>
+          <t>Hyd Selector Valve</t>
+        </is>
+      </c>
+      <c r="D1195" t="inlineStr">
+        <is>
+          <t>Same as 10150 Series</t>
+        </is>
+      </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>ALM</t>
+          <t>AN6245AB4</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Ozone</t>
         </is>
       </c>
       <c r="C1196" t="inlineStr">
         <is>
-          <t>Alternator</t>
-[...2 lines deleted...]
-      <c r="D1196" t="inlineStr"/>
+          <t>Relief Valve</t>
+        </is>
+      </c>
+      <c r="D1196" t="inlineStr">
+        <is>
+          <t>627L-800</t>
+        </is>
+      </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>ALT</t>
+          <t>AN6248-2</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Adel/Teledyne</t>
         </is>
       </c>
       <c r="C1197" t="inlineStr">
         <is>
-          <t>Alternator</t>
+          <t>Hyd. Hand pump</t>
         </is>
       </c>
       <c r="D1197" t="inlineStr"/>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>ALU</t>
+          <t>AN6249-4</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Parker</t>
         </is>
       </c>
       <c r="C1198" t="inlineStr">
         <is>
-          <t>Alternator</t>
-[...2 lines deleted...]
-      <c r="D1198" t="inlineStr"/>
+          <t>Flow Valve</t>
+        </is>
+      </c>
+      <c r="D1198" t="inlineStr">
+        <is>
+          <t>10-1547-4 Test Only</t>
+        </is>
+      </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>ALV</t>
+          <t>AN6277-4</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Adel</t>
         </is>
       </c>
       <c r="C1199" t="inlineStr">
         <is>
-          <t>Alternator</t>
+          <t>Hyd Valve</t>
         </is>
       </c>
       <c r="D1199" t="inlineStr">
         <is>
-          <t>ALV-9610, ES-10024</t>
+          <t>20348</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>ALV-9510</t>
+          <t>ANG</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>Hartzell</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1200" t="inlineStr">
         <is>
           <t>Alternator</t>
         </is>
       </c>
       <c r="D1200" t="inlineStr"/>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>ALV-9610</t>
+          <t>Apr-76</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>Plane Power</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C1201" t="inlineStr">
         <is>
-          <t>Alternator</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D1201" t="inlineStr"/>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t>ALX-9424</t>
+          <t>APTE-138A</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Kulite</t>
         </is>
       </c>
       <c r="C1202" t="inlineStr">
         <is>
-          <t>Alternator</t>
+          <t>Transmitter</t>
         </is>
       </c>
       <c r="D1202" t="inlineStr"/>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
-          <t>ALX-9500</t>
+          <t>APTE-2-2250-85D</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Kulite</t>
         </is>
       </c>
       <c r="C1203" t="inlineStr">
         <is>
-          <t>Alternator</t>
+          <t>Transmitter</t>
         </is>
       </c>
       <c r="D1203" t="inlineStr"/>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
-          <t>ALY</t>
+          <t>AS21-5-7</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Siren</t>
         </is>
       </c>
       <c r="C1204" t="inlineStr">
         <is>
-          <t>Alternator</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D1204" t="inlineStr"/>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
-          <t>ALZ</t>
+          <t>ATM-1</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Pow-R-Tron</t>
         </is>
       </c>
       <c r="C1205" t="inlineStr">
         <is>
           <t>Alternator</t>
         </is>
       </c>
-      <c r="D1205" t="inlineStr"/>
+      <c r="D1205" t="inlineStr">
+        <is>
+          <t>N300</t>
+        </is>
+      </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
-          <t>AN3025-1</t>
+          <t>AV-1</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>Westinghouse</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1206" t="inlineStr">
         <is>
-          <t>RCR</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Valve</t>
+        </is>
+      </c>
+      <c r="D1206" t="inlineStr"/>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
-          <t>AN3025-300</t>
+          <t>AV16A1280B</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>ITT</t>
         </is>
       </c>
       <c r="C1207" t="inlineStr">
         <is>
-          <t>RCR</t>
-[...2 lines deleted...]
-      <c r="D1207" t="inlineStr"/>
+          <t>Shutoff Valve</t>
+        </is>
+      </c>
+      <c r="D1207" t="inlineStr">
+        <is>
+          <t>6430-62080-102</t>
+        </is>
+      </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
-          <t>AN3212-1</t>
+          <t>AV16B1647B</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>ITT</t>
         </is>
       </c>
       <c r="C1208" t="inlineStr">
         <is>
-          <t>Switch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shutoff Valve</t>
+        </is>
+      </c>
+      <c r="D1208" t="inlineStr"/>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
-          <t>AN3370-1</t>
+          <t>AV16B1667D</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>Leach</t>
+          <t>ITT</t>
         </is>
       </c>
       <c r="C1209" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shutoff Valve</t>
+        </is>
+      </c>
+      <c r="D1209" t="inlineStr"/>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>AN3370-2</t>
+          <t>AV16B1674B</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>Leach</t>
+          <t>ITT</t>
         </is>
       </c>
       <c r="C1210" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shutoff Valve</t>
+        </is>
+      </c>
+      <c r="D1210" t="inlineStr"/>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>AN3371-1</t>
+          <t>AV16B1738D</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>ITT</t>
         </is>
       </c>
       <c r="C1211" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shutoff Valve</t>
+        </is>
+      </c>
+      <c r="D1211" t="inlineStr"/>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t>AN4101</t>
+          <t>AV16B1748D</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>Titan</t>
+          <t>ITT</t>
         </is>
       </c>
       <c r="C1212" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shutoff Valve</t>
+        </is>
+      </c>
+      <c r="D1212" t="inlineStr"/>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>AN4102-1</t>
+          <t>AV16B1760B</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>Chandler</t>
+          <t>ITT</t>
         </is>
       </c>
       <c r="C1213" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shutoff Valve</t>
+        </is>
+      </c>
+      <c r="D1213" t="inlineStr"/>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>AN5531-1</t>
+          <t>AV16B1762B</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>ITT</t>
         </is>
       </c>
       <c r="C1214" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shutoff Valve</t>
+        </is>
+      </c>
+      <c r="D1214" t="inlineStr"/>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>AN5544-3</t>
+          <t>AV16B1831D</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>ITT</t>
         </is>
       </c>
       <c r="C1215" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Shutoff Valve</t>
         </is>
       </c>
       <c r="D1215" t="inlineStr">
         <is>
-          <t>See 2CM Series</t>
+          <t>S6430-63005-101.</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
-          <t>AN5786-1</t>
+          <t>AV16B1864B</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>ITT</t>
         </is>
       </c>
       <c r="C1216" t="inlineStr">
         <is>
-          <t>Flap Transmitter</t>
+          <t>Shutoff Valve</t>
         </is>
       </c>
       <c r="D1216" t="inlineStr"/>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t>AN6201-1</t>
+          <t>AV24B1119B</t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>Adel/Teledyne</t>
+          <t>ITT</t>
         </is>
       </c>
       <c r="C1217" t="inlineStr">
         <is>
-          <t>Hyd. Hand pump</t>
-[...2 lines deleted...]
-      <c r="D1217" t="inlineStr"/>
+          <t>Shutoff Valve</t>
+        </is>
+      </c>
+      <c r="D1217" t="inlineStr">
+        <is>
+          <t>No O/H info - Test only</t>
+        </is>
+      </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t>AN6207-4</t>
+          <t>AV24B1179B</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>Republic</t>
+          <t>ITT</t>
         </is>
       </c>
       <c r="C1218" t="inlineStr">
         <is>
-          <t>Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shutoff Valve</t>
+        </is>
+      </c>
+      <c r="D1218" t="inlineStr"/>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
-          <t>AN6210-1</t>
+          <t>AV24B1260AR</t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>Adel</t>
+          <t>ITT</t>
         </is>
       </c>
       <c r="C1219" t="inlineStr">
         <is>
-          <t>Hyd Selector Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shutoff Valve</t>
+        </is>
+      </c>
+      <c r="D1219" t="inlineStr"/>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
-          <t>AN6245AB4</t>
+          <t>AV24B1351BR</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
-          <t>Ozone</t>
+          <t>ITT</t>
         </is>
       </c>
       <c r="C1220" t="inlineStr">
         <is>
-          <t>Relief Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shutoff Valve</t>
+        </is>
+      </c>
+      <c r="D1220" t="inlineStr"/>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
-          <t>AN6248-2</t>
+          <t>B-00286-1</t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
-          <t>Adel/Teledyne</t>
+          <t>Lamar</t>
         </is>
       </c>
       <c r="C1221" t="inlineStr">
         <is>
-          <t>Hyd. Hand pump</t>
+          <t>Voltage Regulator</t>
         </is>
       </c>
       <c r="D1221" t="inlineStr"/>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t>AN6249-4</t>
+          <t>B-00306</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>Parker</t>
+          <t>Lamar</t>
         </is>
       </c>
       <c r="C1222" t="inlineStr">
         <is>
-          <t>Flow Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Voltage Regulator</t>
+        </is>
+      </c>
+      <c r="D1222" t="inlineStr"/>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>AN6277-4</t>
+          <t>B-00382-1</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>Adel</t>
+          <t>Lamar</t>
         </is>
       </c>
       <c r="C1223" t="inlineStr">
         <is>
-          <t>Hyd Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Regulator</t>
+        </is>
+      </c>
+      <c r="D1223" t="inlineStr"/>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>ANG</t>
+          <t>B-138BH</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1224" t="inlineStr">
         <is>
-          <t>Alternator</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D1224" t="inlineStr"/>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
-          <t>Apr-76</t>
+          <t>B-4050</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1225" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Heater</t>
         </is>
       </c>
       <c r="D1225" t="inlineStr"/>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
-          <t>APTE-138A</t>
+          <t>B1500</t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
-          <t>Kulite</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1226" t="inlineStr">
         <is>
-          <t>Transmitter</t>
+          <t>Heater</t>
         </is>
       </c>
       <c r="D1226" t="inlineStr"/>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
-          <t>APTE-2-2250-85D</t>
+          <t>B1804</t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>Kulite</t>
+          <t>Rotax</t>
         </is>
       </c>
       <c r="C1227" t="inlineStr">
         <is>
-          <t>Transmitter</t>
+          <t>Generator</t>
         </is>
       </c>
       <c r="D1227" t="inlineStr"/>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
-          <t>AS21-5-7</t>
+          <t>B2030</t>
         </is>
       </c>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>Siren</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1228" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Heater</t>
         </is>
       </c>
       <c r="D1228" t="inlineStr"/>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
-          <t>ATM-1</t>
+          <t>B28071-12-302</t>
         </is>
       </c>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>Pow-R-Tron</t>
+          <t>Kollsman</t>
         </is>
       </c>
       <c r="C1229" t="inlineStr">
         <is>
-          <t>Alternator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D1229" t="inlineStr"/>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr">
         <is>
-          <t>AV-1</t>
+          <t>B3040</t>
         </is>
       </c>
       <c r="B1230" t="inlineStr">
         <is>
           <t>Janitrol</t>
         </is>
       </c>
       <c r="C1230" t="inlineStr">
         <is>
-          <t>Fuel Valve</t>
+          <t>Heater</t>
         </is>
       </c>
       <c r="D1230" t="inlineStr"/>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr">
         <is>
-          <t>AV16A1280B</t>
+          <t>B3040 Switch</t>
         </is>
       </c>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>ITT</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1231" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
+          <t>Heater</t>
         </is>
       </c>
       <c r="D1231" t="inlineStr">
         <is>
-          <t>6430-62080-102</t>
+          <t>OH and Combustion Switch</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
-          <t>AV16B1647B</t>
+          <t>B3040_DecayTest</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>ITT</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1232" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
-[...2 lines deleted...]
-      <c r="D1232" t="inlineStr"/>
+          <t>Heater</t>
+        </is>
+      </c>
+      <c r="D1232" t="inlineStr">
+        <is>
+          <t>Decay Test Only</t>
+        </is>
+      </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
-          <t>AV16B1667D</t>
+          <t>B34D51</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>ITT</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1233" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
+          <t>Heater</t>
         </is>
       </c>
       <c r="D1233" t="inlineStr"/>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>AV16B1674B</t>
+          <t>B3500</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>ITT</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1234" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
-[...2 lines deleted...]
-      <c r="D1234" t="inlineStr"/>
+          <t>Heater</t>
+        </is>
+      </c>
+      <c r="D1234" t="inlineStr">
+        <is>
+          <t>90D38-1EL</t>
+        </is>
+      </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>AV16B1738D</t>
+          <t>B3X</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>ITT</t>
+          <t>Plessey</t>
         </is>
       </c>
       <c r="C1235" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
+          <t>Vacuum Pump</t>
         </is>
       </c>
       <c r="D1235" t="inlineStr"/>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
-          <t>AV16B1748D</t>
+          <t>B54C00</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>ITT</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1236" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
+          <t>Heater Controller</t>
         </is>
       </c>
       <c r="D1236" t="inlineStr"/>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
-          <t>AV16B1760B</t>
+          <t>BA-25</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>ITT</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C1237" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
-[...2 lines deleted...]
-      <c r="D1237" t="inlineStr"/>
+          <t>Flap Motor</t>
+        </is>
+      </c>
+      <c r="D1237" t="inlineStr">
+        <is>
+          <t>5BA25 Series</t>
+        </is>
+      </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
-          <t>AV16B1762B</t>
+          <t>BA35-01</t>
         </is>
       </c>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>ITT</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C1238" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
-[...2 lines deleted...]
-      <c r="D1238" t="inlineStr"/>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D1238" t="inlineStr">
+        <is>
+          <t>024147-000</t>
+        </is>
+      </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
-          <t>AV16B1831D</t>
+          <t>BC80A-9</t>
         </is>
       </c>
       <c r="B1239" t="inlineStr">
         <is>
-          <t>ITT</t>
+          <t>Advanced</t>
         </is>
       </c>
       <c r="C1239" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
+          <t>Blower Assy</t>
         </is>
       </c>
       <c r="D1239" t="inlineStr">
         <is>
-          <t>S6430-63005-101.</t>
+          <t>114-380028-9</t>
         </is>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
-          <t>AV16B1864B</t>
+          <t>BELL 212</t>
         </is>
       </c>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>ITT</t>
+          <t>Bell</t>
         </is>
       </c>
       <c r="C1240" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
+          <t>Float Equip</t>
         </is>
       </c>
       <c r="D1240" t="inlineStr"/>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
-          <t>AV24B1119B</t>
+          <t>BFS150A</t>
         </is>
       </c>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>ITT</t>
+          <t>Samm</t>
         </is>
       </c>
       <c r="C1241" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Valve Filter Block</t>
+        </is>
+      </c>
+      <c r="D1241" t="inlineStr"/>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t>AV24B1179B</t>
+          <t>BFS150A-1</t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>ITT</t>
+          <t>Samm</t>
         </is>
       </c>
       <c r="C1242" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
+          <t>Valve Filter Block</t>
         </is>
       </c>
       <c r="D1242" t="inlineStr"/>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t>AV24B1260AR</t>
+          <t>BFS155</t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>ITT</t>
+          <t>Samm</t>
         </is>
       </c>
       <c r="C1243" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
+          <t>Valve Filter Block</t>
         </is>
       </c>
       <c r="D1243" t="inlineStr"/>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t>AV24B1351BR</t>
+          <t>BFS155-1</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>ITT</t>
+          <t>Samm</t>
         </is>
       </c>
       <c r="C1244" t="inlineStr">
         <is>
-          <t>Shutoff Valve</t>
+          <t>Valve Filter Block</t>
         </is>
       </c>
       <c r="D1244" t="inlineStr"/>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t>B-00286-1</t>
+          <t>BFS156-1</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>Lamar</t>
+          <t>Samm</t>
         </is>
       </c>
       <c r="C1245" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
+          <t>Valve Filter Block</t>
         </is>
       </c>
       <c r="D1245" t="inlineStr"/>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>B-00306</t>
+          <t>BPS7-2/3</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>Lamar</t>
+          <t>Radiant Power</t>
         </is>
       </c>
       <c r="C1246" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
+          <t>Power Supply</t>
         </is>
       </c>
       <c r="D1246" t="inlineStr"/>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>B-00382-1</t>
+          <t>BYLB50437-1</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>Lamar</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1247" t="inlineStr">
         <is>
-          <t>Regulator</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D1247" t="inlineStr"/>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>B-138BH</t>
+          <t>BYLB50474-1</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1248" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...2 lines deleted...]
-      <c r="D1248" t="inlineStr"/>
+          <t>Valve</t>
+        </is>
+      </c>
+      <c r="D1248" t="inlineStr">
+        <is>
+          <t>99-380010-1</t>
+        </is>
+      </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>B-4050</t>
+          <t>BYLB50824</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1249" t="inlineStr">
         <is>
-          <t>Heater</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D1249" t="inlineStr"/>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
-          <t>B1500</t>
+          <t>BYLB7406</t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1250" t="inlineStr">
         <is>
-          <t>Heater</t>
-[...2 lines deleted...]
-      <c r="D1250" t="inlineStr"/>
+          <t>Heat Sensor</t>
+        </is>
+      </c>
+      <c r="D1250" t="inlineStr">
+        <is>
+          <t>BYLF7406-10</t>
+        </is>
+      </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
-          <t>B1804</t>
+          <t>BYLB9304-10</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>Rotax</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1251" t="inlineStr">
         <is>
-          <t>Generator</t>
-[...2 lines deleted...]
-      <c r="D1251" t="inlineStr"/>
+          <t>Rotary Actuator</t>
+        </is>
+      </c>
+      <c r="D1251" t="inlineStr">
+        <is>
+          <t>Actuator only</t>
+        </is>
+      </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t>B2030</t>
+          <t>BYLB9304-11</t>
         </is>
       </c>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1252" t="inlineStr">
         <is>
-          <t>Heater</t>
-[...2 lines deleted...]
-      <c r="D1252" t="inlineStr"/>
+          <t>Rotary Actuator</t>
+        </is>
+      </c>
+      <c r="D1252" t="inlineStr">
+        <is>
+          <t>Actuator only</t>
+        </is>
+      </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
-          <t>B28071-12-302</t>
+          <t>BYLB9446-1</t>
         </is>
       </c>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>Kollsman</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1253" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D1253" t="inlineStr"/>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
-          <t>B3040</t>
+          <t>BYLF7469</t>
         </is>
       </c>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1254" t="inlineStr">
         <is>
-          <t>Heater</t>
+          <t>Blower Assy</t>
         </is>
       </c>
       <c r="D1254" t="inlineStr"/>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
-          <t>B3040 Switch</t>
+          <t>C-4500</t>
         </is>
       </c>
       <c r="B1255" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Dart</t>
         </is>
       </c>
       <c r="C1255" t="inlineStr">
         <is>
-          <t>Heater</t>
-[...6 lines deleted...]
-      </c>
+          <t>Cargo Hook</t>
+        </is>
+      </c>
+      <c r="D1255" t="inlineStr"/>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
-          <t>B3040_DecayTest</t>
+          <t>C0225</t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Rotax</t>
         </is>
       </c>
       <c r="C1256" t="inlineStr">
         <is>
-          <t>Heater</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter</t>
+        </is>
+      </c>
+      <c r="D1256" t="inlineStr"/>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
-          <t>B34D51</t>
+          <t>C175U-3A</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Dynamic</t>
         </is>
       </c>
       <c r="C1257" t="inlineStr">
         <is>
-          <t>Heater</t>
-[...2 lines deleted...]
-      <c r="D1257" t="inlineStr"/>
+          <t>Blower Assy</t>
+        </is>
+      </c>
+      <c r="D1257" t="inlineStr">
+        <is>
+          <t>With Motor M3436FB</t>
+        </is>
+      </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
-          <t>B3500</t>
+          <t>C175U-3C1</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Dynamic</t>
         </is>
       </c>
       <c r="C1258" t="inlineStr">
         <is>
-          <t>Heater</t>
+          <t>Blower Motor</t>
         </is>
       </c>
       <c r="D1258" t="inlineStr">
         <is>
-          <t>90D38-1EL</t>
+          <t>With Moror M3436FD1</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
-          <t>B3X</t>
+          <t>C241-500E</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>Plessey</t>
+          <t>Dynamic</t>
         </is>
       </c>
       <c r="C1259" t="inlineStr">
         <is>
-          <t>Vacuum Pump</t>
-[...2 lines deleted...]
-      <c r="D1259" t="inlineStr"/>
+          <t>Blower Motor</t>
+        </is>
+      </c>
+      <c r="D1259" t="inlineStr">
+        <is>
+          <t>With motor M3524AE</t>
+        </is>
+      </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
-          <t>B54C00</t>
+          <t>C2CF1325A</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1260" t="inlineStr">
         <is>
-          <t>Heater Controller</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D1260" t="inlineStr"/>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
-          <t>BA-25</t>
+          <t>C2CF1541A</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1261" t="inlineStr">
         <is>
-          <t>Flap Motor</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D1261" t="inlineStr">
         <is>
-          <t>5BA25 Series</t>
+          <t>C2CF1559A &amp; 627L800</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t>BA35-01</t>
+          <t>C2CF1559A</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1262" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D1262" t="inlineStr">
         <is>
-          <t>024147-000</t>
+          <t>Part of the 1541A</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t>BC80A-9</t>
+          <t>C2CF1561A</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>Advanced</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1263" t="inlineStr">
         <is>
-          <t>Blower Assy</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D1263" t="inlineStr">
         <is>
-          <t>114-380028-9</t>
+          <t>C2CF1031A</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
-          <t>BELL 212</t>
+          <t>C2CF3331A</t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>Bell</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1264" t="inlineStr">
         <is>
-          <t>Float Equip</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D1264" t="inlineStr"/>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
-          <t>BFS150A</t>
+          <t>C2P1025</t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>Samm</t>
+          <t>Republic</t>
         </is>
       </c>
       <c r="C1265" t="inlineStr">
         <is>
-          <t>Valve Filter Block</t>
-[...2 lines deleted...]
-      <c r="D1265" t="inlineStr"/>
+          <t>Relief Valve</t>
+        </is>
+      </c>
+      <c r="D1265" t="inlineStr">
+        <is>
+          <t>627B-1 DHC</t>
+        </is>
+      </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
-          <t>BFS150A-1</t>
+          <t>C2UT329A</t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>Samm</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1266" t="inlineStr">
         <is>
-          <t>Valve Filter Block</t>
+          <t>Strut</t>
         </is>
       </c>
       <c r="D1266" t="inlineStr"/>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t>BFS155</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>Samm</t>
+          <t>Dart</t>
         </is>
       </c>
       <c r="C1267" t="inlineStr">
         <is>
-          <t>Valve Filter Block</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D1267" t="inlineStr"/>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t>BFS155-1</t>
+          <t>C3-US-201-3</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>Samm</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1268" t="inlineStr">
         <is>
-          <t>Valve Filter Block</t>
+          <t>Ski Actuator</t>
         </is>
       </c>
       <c r="D1268" t="inlineStr"/>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t>BFS156-1</t>
+          <t>C35D10</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>Samm</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1269" t="inlineStr">
         <is>
-          <t>Valve Filter Block</t>
+          <t>Mixing Valve</t>
         </is>
       </c>
       <c r="D1269" t="inlineStr"/>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>BPS7-2/3</t>
+          <t>C3CF290-9</t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>Radiant Power</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1270" t="inlineStr">
         <is>
-          <t>Power Supply</t>
+          <t>Actuator</t>
         </is>
       </c>
       <c r="D1270" t="inlineStr"/>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t>BYLB50437-1</t>
+          <t>C3CF313-5</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1271" t="inlineStr">
         <is>
-          <t>Valve</t>
+          <t>Brake Master Cylander</t>
         </is>
       </c>
       <c r="D1271" t="inlineStr"/>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t>BYLB50474-1</t>
+          <t>C3CF450-15</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>DHC/Jarry</t>
         </is>
       </c>
       <c r="C1272" t="inlineStr">
         <is>
-          <t>Valve</t>
+          <t>Flap Jack</t>
         </is>
       </c>
       <c r="D1272" t="inlineStr">
         <is>
-          <t>99-380010-1</t>
+          <t>2302-5(M)9</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>BYLB50824</t>
+          <t>C3CF514-9</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1273" t="inlineStr">
         <is>
-          <t>Valve</t>
+          <t>Damping Valve</t>
         </is>
       </c>
       <c r="D1273" t="inlineStr"/>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t>BYLB7406</t>
+          <t>C3US200-7</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1274" t="inlineStr">
         <is>
-          <t>Heat Sensor</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ski Actuator</t>
+        </is>
+      </c>
+      <c r="D1274" t="inlineStr"/>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
-          <t>BYLB9304-10</t>
+          <t>C3US200-8</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1275" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ski Actuator</t>
+        </is>
+      </c>
+      <c r="D1275" t="inlineStr"/>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t>BYLB9304-11</t>
+          <t>C3UT103-11</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1276" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Steering unit</t>
+        </is>
+      </c>
+      <c r="D1276" t="inlineStr"/>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t>BYLB9446-1</t>
+          <t>C54C00</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>Janitrol</t>
         </is>
       </c>
       <c r="C1277" t="inlineStr">
         <is>
-          <t>Valve</t>
+          <t>Heater</t>
         </is>
       </c>
       <c r="D1277" t="inlineStr"/>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t>BYLF7469</t>
+          <t>C6E1016-1</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>Viking</t>
         </is>
       </c>
       <c r="C1278" t="inlineStr">
         <is>
-          <t>Blower Assy</t>
-[...2 lines deleted...]
-      <c r="D1278" t="inlineStr"/>
+          <t>Pressure Fitting</t>
+        </is>
+      </c>
+      <c r="D1278" t="inlineStr">
+        <is>
+          <t>C6L1016-1, C6PE1016-3</t>
+        </is>
+      </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t>C-4500</t>
+          <t>C6EM1058-1</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>Dart</t>
+          <t>Viking</t>
         </is>
       </c>
       <c r="C1279" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Pressure Fitting</t>
         </is>
       </c>
       <c r="D1279" t="inlineStr"/>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t>C0225</t>
+          <t>C6HF1020-1</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>Rotax</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1280" t="inlineStr">
         <is>
-          <t>Starter</t>
+          <t>Actuator</t>
         </is>
       </c>
       <c r="D1280" t="inlineStr"/>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t>C175U-3A</t>
+          <t>C6HF1020-3</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>Dynamic</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1281" t="inlineStr">
         <is>
-          <t>Blower Assy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Actuator</t>
+        </is>
+      </c>
+      <c r="D1281" t="inlineStr"/>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>C175U-3C1</t>
+          <t>C6HF1020-5</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>Dynamic</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1282" t="inlineStr">
         <is>
-          <t>Blower Motor</t>
-[...6 lines deleted...]
-      </c>
+          <t>Actuator</t>
+        </is>
+      </c>
+      <c r="D1282" t="inlineStr"/>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>C241-500E</t>
+          <t>C6HF1045-1</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>Dynamic</t>
+          <t>Viking</t>
         </is>
       </c>
       <c r="C1283" t="inlineStr">
         <is>
-          <t>Blower Motor</t>
+          <t>Elbow Fitting</t>
         </is>
       </c>
       <c r="D1283" t="inlineStr">
         <is>
-          <t>With motor M3524AE</t>
+          <t>C6HF1044-1</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t>C2CF1325A</t>
+          <t>C6SC1084-3</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1284" t="inlineStr">
         <is>
-          <t>Valve</t>
-[...2 lines deleted...]
-      <c r="D1284" t="inlineStr"/>
+          <t>Transmitter</t>
+        </is>
+      </c>
+      <c r="D1284" t="inlineStr">
+        <is>
+          <t>7749-122A5-3</t>
+        </is>
+      </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t>C2CF1541A</t>
+          <t>C6SF1601</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Viking</t>
         </is>
       </c>
       <c r="C1285" t="inlineStr">
         <is>
-          <t>Valve</t>
+          <t>Tube O2</t>
         </is>
       </c>
       <c r="D1285" t="inlineStr">
         <is>
-          <t>C2CF1559A &amp; 627L800</t>
+          <t>-121</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t>C2CF1559A</t>
+          <t>C6SF1601-43</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Viking</t>
         </is>
       </c>
       <c r="C1286" t="inlineStr">
         <is>
-          <t>Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tube O2</t>
+        </is>
+      </c>
+      <c r="D1286" t="inlineStr"/>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
-          <t>C2CF1561A</t>
+          <t>CD45K</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>C&amp;D Associates</t>
         </is>
       </c>
       <c r="C1287" t="inlineStr">
         <is>
-          <t>Valve</t>
+          <t>Heater</t>
         </is>
       </c>
       <c r="D1287" t="inlineStr">
         <is>
-          <t>C2CF1031A</t>
+          <t>Decay Test Only</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
-          <t>C2CF3331A</t>
+          <t>CE-9135</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Chandler Evans</t>
         </is>
       </c>
       <c r="C1288" t="inlineStr">
         <is>
-          <t>Valve</t>
-[...2 lines deleted...]
-      <c r="D1288" t="inlineStr"/>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D1288" t="inlineStr">
+        <is>
+          <t>CE9147  - AN4101</t>
+        </is>
+      </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
-          <t>C2P1025</t>
+          <t>CE-9141</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>Republic</t>
+          <t>Chandler</t>
         </is>
       </c>
       <c r="C1289" t="inlineStr">
         <is>
-          <t>Relief Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D1289" t="inlineStr"/>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t>C2UT329A</t>
+          <t>CE-9147</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Titan</t>
         </is>
       </c>
       <c r="C1290" t="inlineStr">
         <is>
-          <t>Strut</t>
-[...2 lines deleted...]
-      <c r="D1290" t="inlineStr"/>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D1290" t="inlineStr">
+        <is>
+          <t>Model G9 (ChandlerHill)</t>
+        </is>
+      </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>CH4101</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>Dart</t>
+          <t>Chandler</t>
         </is>
       </c>
       <c r="C1291" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Fuel Pumps</t>
         </is>
       </c>
       <c r="D1291" t="inlineStr"/>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t>C3-US-201-3</t>
+          <t>CH4103-23</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Titan</t>
         </is>
       </c>
       <c r="C1292" t="inlineStr">
         <is>
-          <t>Ski Actuator</t>
-[...2 lines deleted...]
-      <c r="D1292" t="inlineStr"/>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D1292" t="inlineStr">
+        <is>
+          <t>Model G9 (CHill) CH4103-23</t>
+        </is>
+      </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>C35D10</t>
+          <t>CHA1069-04A</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>Lucas</t>
         </is>
       </c>
       <c r="C1293" t="inlineStr">
         <is>
-          <t>Mixing Valve</t>
+          <t>Flap Actuator</t>
         </is>
       </c>
       <c r="D1293" t="inlineStr"/>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>C3CF290-9</t>
+          <t>CR2795 B105A1</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C1294" t="inlineStr">
         <is>
-          <t>Actuator</t>
+          <t>Voltage Regulator</t>
         </is>
       </c>
       <c r="D1294" t="inlineStr"/>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>C3CF313-5</t>
+          <t>CYLZ7655-1</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1295" t="inlineStr">
         <is>
-          <t>Brake Master Cylander</t>
+          <t>Heater Controller</t>
         </is>
       </c>
       <c r="D1295" t="inlineStr"/>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>C3CF450-15</t>
+          <t>D-2000</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>DHC/Jarry</t>
+          <t>Bendix/TCM</t>
         </is>
       </c>
       <c r="C1296" t="inlineStr">
         <is>
-          <t>Flap Jack</t>
+          <t>Magneto</t>
         </is>
       </c>
       <c r="D1296" t="inlineStr">
         <is>
-          <t>2302-5(M)9</t>
+          <t>10-682910-13,                 10-682910-18,                             10-600616-3,                    10-600646-201               BL600646-201                                           10-79020-10               10-349310-1                 10-382910-13</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t>C3CF514-9</t>
+          <t>D-3000</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Bendix/TCM</t>
         </is>
       </c>
       <c r="C1297" t="inlineStr">
         <is>
-          <t>Damping Valve</t>
-[...2 lines deleted...]
-      <c r="D1297" t="inlineStr"/>
+          <t>Magneto</t>
+        </is>
+      </c>
+      <c r="D1297" t="inlineStr">
+        <is>
+          <t>10-79020-10                   10-682555-15</t>
+        </is>
+      </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t>C3US200-7</t>
+          <t>D717-01-100</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Page</t>
         </is>
       </c>
       <c r="C1298" t="inlineStr">
         <is>
-          <t>Ski Actuator</t>
-[...2 lines deleted...]
-      <c r="D1298" t="inlineStr"/>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D1298" t="inlineStr">
+        <is>
+          <t>D717-02-001 (Battery P/N)</t>
+        </is>
+      </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t>C3US200-8</t>
+          <t>D9LN-2</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1299" t="inlineStr">
         <is>
-          <t>Ski Actuator</t>
+          <t>Magneto</t>
         </is>
       </c>
       <c r="D1299" t="inlineStr"/>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
-          <t>C3UT103-11</t>
+          <t>DHC-2</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
           <t>DHC</t>
         </is>
       </c>
       <c r="C1300" t="inlineStr">
         <is>
-          <t>Steering unit</t>
+          <t>Parts Beaver</t>
         </is>
       </c>
       <c r="D1300" t="inlineStr"/>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t>C54C00</t>
+          <t>DHC-3 Otter</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>Janitrol</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1301" t="inlineStr">
         <is>
-          <t>Heater</t>
+          <t>Parts Manual</t>
         </is>
       </c>
       <c r="D1301" t="inlineStr"/>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t>C6E1016-1</t>
+          <t>DHC-6</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>Viking</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1302" t="inlineStr">
         <is>
-          <t>Pressure Fitting</t>
-[...6 lines deleted...]
-      </c>
+          <t>CMM Twin Otter</t>
+        </is>
+      </c>
+      <c r="D1302" t="inlineStr"/>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t>C6EM1058-1</t>
+          <t>DL1326M31</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>Viking</t>
+          <t>Nash</t>
         </is>
       </c>
       <c r="C1303" t="inlineStr">
         <is>
-          <t>Pressure Fitting</t>
+          <t>Linear Actuator</t>
         </is>
       </c>
       <c r="D1303" t="inlineStr"/>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>C6HF1020-1</t>
+          <t>DOFF10300B/BR</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Ford</t>
         </is>
       </c>
       <c r="C1304" t="inlineStr">
         <is>
-          <t>Actuator</t>
-[...2 lines deleted...]
-      <c r="D1304" t="inlineStr"/>
+          <t>Alternator</t>
+        </is>
+      </c>
+      <c r="D1304" t="inlineStr">
+        <is>
+          <t>ASG-10001-11,9910591-11</t>
+        </is>
+      </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>C6HF1020-3</t>
+          <t>DOFF10300J/JR</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Ford</t>
         </is>
       </c>
       <c r="C1305" t="inlineStr">
         <is>
-          <t>Actuator</t>
-[...2 lines deleted...]
-      <c r="D1305" t="inlineStr"/>
+          <t>Alternator</t>
+        </is>
+      </c>
+      <c r="D1305" t="inlineStr">
+        <is>
+          <t>ASG-10001-5,9910591-5</t>
+        </is>
+      </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>C6HF1020-5</t>
+          <t>DP-3278</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Delco</t>
         </is>
       </c>
       <c r="C1306" t="inlineStr">
         <is>
-          <t>Actuator</t>
-[...2 lines deleted...]
-      <c r="D1306" t="inlineStr"/>
+          <t>Motor</t>
+        </is>
+      </c>
+      <c r="D1306" t="inlineStr">
+        <is>
+          <t>A4949LE</t>
+        </is>
+      </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>C6HF1045-1</t>
+          <t>DP52325</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>Viking</t>
+          <t>Bosch</t>
         </is>
       </c>
       <c r="C1307" t="inlineStr">
         <is>
-          <t>Elbow Fitting</t>
-[...6 lines deleted...]
-      </c>
+          <t>Distributor Block</t>
+        </is>
+      </c>
+      <c r="D1307" t="inlineStr"/>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t>C6SC1084-3</t>
+          <t>DV1003-4C</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Lucas-Rotax</t>
         </is>
       </c>
       <c r="C1308" t="inlineStr">
         <is>
-          <t>Transmitter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dump Valve</t>
+        </is>
+      </c>
+      <c r="D1308" t="inlineStr"/>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t>C6SF1601</t>
+          <t>DYLM 73501-1</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>Viking</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1309" t="inlineStr">
         <is>
-          <t>Tube O2</t>
-[...6 lines deleted...]
-      </c>
+          <t>DC Motor</t>
+        </is>
+      </c>
+      <c r="D1309" t="inlineStr"/>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
-          <t>C6SF1601-43</t>
+          <t>E-2200M1-3</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
-          <t>Viking</t>
+          <t>Airborne</t>
         </is>
       </c>
       <c r="C1310" t="inlineStr">
         <is>
-          <t>Tube O2</t>
-[...2 lines deleted...]
-      <c r="D1310" t="inlineStr"/>
+          <t>Actuator, Rotary</t>
+        </is>
+      </c>
+      <c r="D1310" t="inlineStr">
+        <is>
+          <t>R-652</t>
+        </is>
+      </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
-          <t>CD45K</t>
+          <t>E-72</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
-          <t>C&amp;D Associates</t>
+          <t>Onboard</t>
         </is>
       </c>
       <c r="C1311" t="inlineStr">
         <is>
-          <t>Heater</t>
-[...6 lines deleted...]
-      </c>
+          <t>Load Weigh System</t>
+        </is>
+      </c>
+      <c r="D1311" t="inlineStr"/>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
-          <t>CE-9135</t>
+          <t>E3FF10300AA</t>
         </is>
       </c>
       <c r="B1312" t="inlineStr">
         <is>
-          <t>Chandler Evans</t>
+          <t>Ford</t>
         </is>
       </c>
       <c r="C1312" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Alternator</t>
         </is>
       </c>
       <c r="D1312" t="inlineStr">
         <is>
-          <t>CE9147  - AN4101</t>
+          <t>Same as ES4011 &amp; 9910592</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
-          <t>CE-9141</t>
+          <t>EA470-3587</t>
         </is>
       </c>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>Chandler</t>
+          <t>Simmonds</t>
         </is>
       </c>
       <c r="C1313" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Fuel Probe</t>
         </is>
       </c>
       <c r="D1313" t="inlineStr"/>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
-          <t>CE-9147</t>
+          <t>EA470B-3588</t>
         </is>
       </c>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>Titan</t>
+          <t>Simmonds</t>
         </is>
       </c>
       <c r="C1314" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Probe</t>
+        </is>
+      </c>
+      <c r="D1314" t="inlineStr"/>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
-          <t>CH4101</t>
+          <t>EM424</t>
         </is>
       </c>
       <c r="B1315" t="inlineStr">
         <is>
-          <t>Chandler</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C1315" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
-[...2 lines deleted...]
-      <c r="D1315" t="inlineStr"/>
+          <t>Fuel shut-off valve</t>
+        </is>
+      </c>
+      <c r="D1315" t="inlineStr">
+        <is>
+          <t>109-389002-7</t>
+        </is>
+      </c>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr">
         <is>
-          <t>CH4103-23</t>
+          <t>EM450</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
-          <t>Titan</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C1316" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Ice Vane Actuator</t>
         </is>
       </c>
       <c r="D1316" t="inlineStr">
         <is>
-          <t>Model G9 (CHill) CH4103-23</t>
+          <t>114-389039-21</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
-          <t>CHA1069-04A</t>
+          <t>EM603</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
-          <t>Lucas</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C1317" t="inlineStr">
         <is>
-          <t>Flap Actuator</t>
+          <t>Blower Assy</t>
         </is>
       </c>
       <c r="D1317" t="inlineStr"/>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
-          <t>CR2795 B105A1</t>
+          <t>EM608</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C1318" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
+          <t>Blower Assy</t>
         </is>
       </c>
       <c r="D1318" t="inlineStr"/>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t>CYLZ7655-1</t>
+          <t>EM609</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C1319" t="inlineStr">
         <is>
-          <t>Heater Controller</t>
-[...2 lines deleted...]
-      <c r="D1319" t="inlineStr"/>
+          <t>Blower Assy</t>
+        </is>
+      </c>
+      <c r="D1319" t="inlineStr">
+        <is>
+          <t>101-384004-9</t>
+        </is>
+      </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
-          <t>D-2000</t>
+          <t>EM630</t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>Bendix/TCM</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C1320" t="inlineStr">
         <is>
-          <t>Magneto</t>
+          <t>Blower Assy</t>
         </is>
       </c>
       <c r="D1320" t="inlineStr">
         <is>
-          <t>10-682910-13,                 10-682910-18,                             10-600616-3,                    10-600646-201               BL600646-201                                           10-79020-10               10-349310-1                 10-382910-13</t>
+          <t>114380058                   114-380028-11</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
-          <t>D-3000</t>
+          <t>EM640</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
-          <t>Bendix/TCM</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C1321" t="inlineStr">
         <is>
-          <t>Magneto</t>
+          <t>Blower Assy</t>
         </is>
       </c>
       <c r="D1321" t="inlineStr">
         <is>
-          <t>10-79020-10                   10-682555-15</t>
+          <t>101-384176-3                 101-384176-1</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
-          <t>D717-01-100</t>
+          <t>EM8000</t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
-          <t>Page</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C1322" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...6 lines deleted...]
-      </c>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D1322" t="inlineStr"/>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
-          <t>D9LN-2</t>
+          <t>EM8001</t>
         </is>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C1323" t="inlineStr">
         <is>
-          <t>Magneto</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D1323" t="inlineStr"/>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
-          <t>DHC-2</t>
+          <t>EM8002</t>
         </is>
       </c>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C1324" t="inlineStr">
         <is>
-          <t>Parts Beaver</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D1324" t="inlineStr"/>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
-          <t>DHC-3 Otter</t>
+          <t>ES-7024-14</t>
         </is>
       </c>
       <c r="B1325" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Hartzell</t>
         </is>
       </c>
       <c r="C1325" t="inlineStr">
         <is>
-          <t>Parts Manual</t>
-[...2 lines deleted...]
-      <c r="D1325" t="inlineStr"/>
+          <t>Alternator</t>
+        </is>
+      </c>
+      <c r="D1325" t="inlineStr">
+        <is>
+          <t>655997(PlanePower)</t>
+        </is>
+      </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
-          <t>DHC-6</t>
+          <t>ES1000</t>
         </is>
       </c>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1326" t="inlineStr">
         <is>
-          <t>CMM Twin Otter</t>
-[...2 lines deleted...]
-      <c r="D1326" t="inlineStr"/>
+          <t>Alternator</t>
+        </is>
+      </c>
+      <c r="D1326" t="inlineStr">
+        <is>
+          <t>ALT8500, ALT8400</t>
+        </is>
+      </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
-          <t>DL1326M31</t>
+          <t>ES10024B-1Electromech5</t>
         </is>
       </c>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>Nash</t>
+          <t>Plane Power</t>
         </is>
       </c>
       <c r="C1327" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
+          <t>Alternator</t>
         </is>
       </c>
       <c r="D1327" t="inlineStr"/>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
-          <t>DOFF10300B/BR</t>
+          <t>ES2000</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>Ford</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1328" t="inlineStr">
         <is>
-          <t>Alternator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter</t>
+        </is>
+      </c>
+      <c r="D1328" t="inlineStr"/>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
-          <t>DOFF10300J/JR</t>
+          <t>ES4000</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
-          <t>Ford</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1329" t="inlineStr">
         <is>
           <t>Alternator</t>
         </is>
       </c>
       <c r="D1329" t="inlineStr">
         <is>
-          <t>ASG-10001-5,9910591-5</t>
+          <t>633962</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t>DP-3278</t>
+          <t>ES646</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>Delco</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1330" t="inlineStr">
         <is>
-          <t>Motor</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter</t>
+        </is>
+      </c>
+      <c r="D1330" t="inlineStr"/>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t>DP52325</t>
+          <t>EVCTA465</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>Bosch</t>
+          <t>Technofan</t>
         </is>
       </c>
       <c r="C1331" t="inlineStr">
         <is>
-          <t>Distributor Block</t>
+          <t>Recirculation Fan</t>
         </is>
       </c>
       <c r="D1331" t="inlineStr"/>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
-          <t>DV1003-4C</t>
+          <t>Feb-09</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>Lucas-Rotax</t>
+          <t>Sermat</t>
         </is>
       </c>
       <c r="C1332" t="inlineStr">
         <is>
-          <t>Dump Valve</t>
+          <t>DC Motor</t>
         </is>
       </c>
       <c r="D1332" t="inlineStr"/>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t>DYLM 73501-1</t>
+          <t>Feb-40</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C1333" t="inlineStr">
         <is>
-          <t>DC Motor</t>
-[...2 lines deleted...]
-      <c r="D1333" t="inlineStr"/>
+          <t>Landing Gear Motor</t>
+        </is>
+      </c>
+      <c r="D1333" t="inlineStr">
+        <is>
+          <t>115-380002-5</t>
+        </is>
+      </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
-          <t>E-2200M1-3</t>
+          <t>Feb-78</t>
         </is>
       </c>
       <c r="B1334" t="inlineStr">
         <is>
-          <t>Airborne</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C1334" t="inlineStr">
         <is>
-          <t>Actuator, Rotary</t>
-[...6 lines deleted...]
-      </c>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D1334" t="inlineStr"/>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
-          <t>E-72</t>
+          <t>FS36-1</t>
         </is>
       </c>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>Onboard</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C1335" t="inlineStr">
         <is>
-          <t>Load Weigh System</t>
-[...2 lines deleted...]
-      <c r="D1335" t="inlineStr"/>
+          <t>Flap Motor</t>
+        </is>
+      </c>
+      <c r="D1335" t="inlineStr">
+        <is>
+          <t>100-384040 / 50-364090-46</t>
+        </is>
+      </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
-          <t>E3FF10300AA</t>
+          <t>G-10</t>
         </is>
       </c>
       <c r="B1336" t="inlineStr">
         <is>
-          <t>Ford</t>
+          <t>Chandler</t>
         </is>
       </c>
       <c r="C1336" t="inlineStr">
         <is>
-          <t>Alternator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D1336" t="inlineStr"/>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
-          <t>EA470-3587</t>
+          <t>G-450</t>
         </is>
       </c>
       <c r="B1337" t="inlineStr">
         <is>
-          <t>Simmonds</t>
+          <t>Garwin</t>
         </is>
       </c>
       <c r="C1337" t="inlineStr">
         <is>
-          <t>Fuel Probe</t>
+          <t>Vacuum Pump</t>
         </is>
       </c>
       <c r="D1337" t="inlineStr"/>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
-          <t>EA470B-3588</t>
+          <t>G-6</t>
         </is>
       </c>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>Simmonds</t>
+          <t>Chandler</t>
         </is>
       </c>
       <c r="C1338" t="inlineStr">
         <is>
-          <t>Fuel Probe</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D1338" t="inlineStr"/>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t>EM424</t>
+          <t>G-6250</t>
         </is>
       </c>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1339" t="inlineStr">
         <is>
-          <t>Fuel shut-off valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Landing Light</t>
+        </is>
+      </c>
+      <c r="D1339" t="inlineStr"/>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t>EM450</t>
+          <t>G-6250-1</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1340" t="inlineStr">
         <is>
-          <t>Ice Vane Actuator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Landing Light</t>
+        </is>
+      </c>
+      <c r="D1340" t="inlineStr"/>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
-          <t>EM603</t>
+          <t>G-6250-2</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1341" t="inlineStr">
         <is>
-          <t>Blower Assy</t>
+          <t>Landing Light</t>
         </is>
       </c>
       <c r="D1341" t="inlineStr"/>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
-          <t>EM608</t>
+          <t>G-6250-3</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1342" t="inlineStr">
         <is>
-          <t>Blower Assy</t>
+          <t>Landing Light</t>
         </is>
       </c>
       <c r="D1342" t="inlineStr"/>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t>EM609</t>
+          <t>G-6250-4</t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1343" t="inlineStr">
         <is>
-          <t>Blower Assy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Landing Light</t>
+        </is>
+      </c>
+      <c r="D1343" t="inlineStr"/>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
-          <t>EM630</t>
+          <t>G-6250-5</t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1344" t="inlineStr">
         <is>
-          <t>Blower Assy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Landing Light</t>
+        </is>
+      </c>
+      <c r="D1344" t="inlineStr"/>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
-          <t>EM640</t>
+          <t>G-6250-6</t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1345" t="inlineStr">
         <is>
-          <t>Blower Assy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Landing Light</t>
+        </is>
+      </c>
+      <c r="D1345" t="inlineStr"/>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
-          <t>EM8000</t>
+          <t>G-8385-1</t>
         </is>
       </c>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1346" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Landing Light</t>
         </is>
       </c>
       <c r="D1346" t="inlineStr"/>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr">
         <is>
-          <t>EM8001</t>
+          <t>G-9</t>
         </is>
       </c>
       <c r="B1347" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>Chandler</t>
         </is>
       </c>
       <c r="C1347" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D1347" t="inlineStr"/>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr">
         <is>
-          <t>EM8002</t>
+          <t>G-9950</t>
         </is>
       </c>
       <c r="B1348" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1348" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...2 lines deleted...]
-      <c r="D1348" t="inlineStr"/>
+          <t>Rotating Light</t>
+        </is>
+      </c>
+      <c r="D1348" t="inlineStr">
+        <is>
+          <t>G-9950-1 Electromech -27</t>
+        </is>
+      </c>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr">
         <is>
-          <t>ES-7024-14</t>
+          <t>G3600A</t>
         </is>
       </c>
       <c r="B1349" t="inlineStr">
         <is>
-          <t>Hartzell</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1349" t="inlineStr">
         <is>
-          <t>Alternator</t>
+          <t>Landing Light</t>
         </is>
       </c>
       <c r="D1349" t="inlineStr">
         <is>
-          <t>655997(PlanePower)</t>
+          <t>G2905-24</t>
         </is>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr">
         <is>
-          <t>ES1000</t>
+          <t>G5400-1</t>
         </is>
       </c>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1350" t="inlineStr">
         <is>
-          <t>Alternator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rotating Light</t>
+        </is>
+      </c>
+      <c r="D1350" t="inlineStr"/>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr">
         <is>
-          <t>ES10024B-1Electromech5</t>
+          <t>G5400-15</t>
         </is>
       </c>
       <c r="B1351" t="inlineStr">
         <is>
-          <t>Plane Power</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1351" t="inlineStr">
         <is>
-          <t>Alternator</t>
+          <t>Rotating Light</t>
         </is>
       </c>
       <c r="D1351" t="inlineStr"/>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
-          <t>ES2000</t>
+          <t>G5400-16</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1352" t="inlineStr">
         <is>
-          <t>Starter</t>
+          <t>Rotating Light</t>
         </is>
       </c>
       <c r="D1352" t="inlineStr"/>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
-          <t>ES4000</t>
+          <t>G5400-17</t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1353" t="inlineStr">
         <is>
-          <t>Alternator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rotating Light</t>
+        </is>
+      </c>
+      <c r="D1353" t="inlineStr"/>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t>ES646</t>
+          <t>G5400-18</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1354" t="inlineStr">
         <is>
-          <t>Starter</t>
+          <t>Rotating Light</t>
         </is>
       </c>
       <c r="D1354" t="inlineStr"/>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
-          <t>EVCTA465</t>
+          <t>G5400-2</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>Technofan</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1355" t="inlineStr">
         <is>
-          <t>Recirculation Fan</t>
+          <t>Rotating Light</t>
         </is>
       </c>
       <c r="D1355" t="inlineStr"/>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
-          <t>Feb-09</t>
+          <t>G5400-3</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>Sermat</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1356" t="inlineStr">
         <is>
-          <t>DC Motor</t>
+          <t>Rotating Light</t>
         </is>
       </c>
       <c r="D1356" t="inlineStr"/>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
-          <t>Feb-40</t>
+          <t>G5400-4</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1357" t="inlineStr">
         <is>
-          <t>Landing Gear Motor</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rotating Light</t>
+        </is>
+      </c>
+      <c r="D1357" t="inlineStr"/>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
-          <t>Feb-78</t>
+          <t>G5400-5</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1358" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Rotating Light</t>
         </is>
       </c>
       <c r="D1358" t="inlineStr"/>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
-          <t>FS36-1</t>
+          <t>G5400-6</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>Grimes</t>
         </is>
       </c>
       <c r="C1359" t="inlineStr">
         <is>
-          <t>Flap Motor</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rotating Light</t>
+        </is>
+      </c>
+      <c r="D1359" t="inlineStr"/>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr">
         <is>
-          <t>G-10</t>
+          <t>H60-000</t>
         </is>
       </c>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>Chandler</t>
+          <t>J &amp; H</t>
         </is>
       </c>
       <c r="C1360" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D1360" t="inlineStr"/>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr">
         <is>
-          <t>G-450</t>
+          <t>H60-050</t>
         </is>
       </c>
       <c r="B1361" t="inlineStr">
         <is>
-          <t>Garwin</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C1361" t="inlineStr">
         <is>
-          <t>Vacuum Pump</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D1361" t="inlineStr"/>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
-          <t>G-6</t>
+          <t>HTE9037</t>
         </is>
       </c>
       <c r="B1362" t="inlineStr">
         <is>
-          <t>Chandler</t>
+          <t>Hitemp</t>
         </is>
       </c>
       <c r="C1362" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D1362" t="inlineStr"/>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
-          <t>G-6250</t>
+          <t>HYC5006</t>
         </is>
       </c>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Prestolite</t>
         </is>
       </c>
       <c r="C1363" t="inlineStr">
         <is>
-          <t>Landing Light</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D1363" t="inlineStr"/>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr">
         <is>
-          <t>G-6250-1</t>
+          <t>I-3500</t>
         </is>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Hartzell</t>
         </is>
       </c>
       <c r="C1364" t="inlineStr">
         <is>
-          <t>Landing Light</t>
-[...2 lines deleted...]
-      <c r="D1364" t="inlineStr"/>
+          <t>Heater</t>
+        </is>
+      </c>
+      <c r="D1364" t="inlineStr">
+        <is>
+          <t>Inc. 1500. 2500 and 5000</t>
+        </is>
+      </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
-          <t>G-6250-2</t>
+          <t>Jan-09</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Sermat</t>
         </is>
       </c>
       <c r="C1365" t="inlineStr">
         <is>
-          <t>Landing Light</t>
+          <t>DC Motor</t>
         </is>
       </c>
       <c r="D1365" t="inlineStr"/>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
-          <t>G-6250-3</t>
+          <t>Jan-48</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C1366" t="inlineStr">
         <is>
-          <t>Landing Light</t>
+          <t>Motor</t>
         </is>
       </c>
       <c r="D1366" t="inlineStr"/>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>G-6250-4</t>
+          <t>Jan-56</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Autronics</t>
         </is>
       </c>
       <c r="C1367" t="inlineStr">
         <is>
-          <t>Landing Light</t>
+          <t>Smoke Detector</t>
         </is>
       </c>
       <c r="D1367" t="inlineStr"/>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
-          <t>G-6250-5</t>
+          <t>Jan-59</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Tactair</t>
         </is>
       </c>
       <c r="C1368" t="inlineStr">
         <is>
-          <t>Landing Light</t>
-[...2 lines deleted...]
-      <c r="D1368" t="inlineStr"/>
+          <t>Brake Valve</t>
+        </is>
+      </c>
+      <c r="D1368" t="inlineStr">
+        <is>
+          <t>70250-01004-101</t>
+        </is>
+      </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
-          <t>G-6250-6</t>
+          <t>Jan-76</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C1369" t="inlineStr">
         <is>
-          <t>Landing Light</t>
+          <t>Battery</t>
         </is>
       </c>
       <c r="D1369" t="inlineStr"/>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
-          <t>G-8385-1</t>
+          <t>Jan-85</t>
         </is>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>General Design</t>
         </is>
       </c>
       <c r="C1370" t="inlineStr">
         <is>
-          <t>Landing Light</t>
-[...2 lines deleted...]
-      <c r="D1370" t="inlineStr"/>
+          <t>Linear Actuator</t>
+        </is>
+      </c>
+      <c r="D1370" t="inlineStr">
+        <is>
+          <t>206-062-721-011                206-062-721-013</t>
+        </is>
+      </c>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr">
         <is>
-          <t>G-9</t>
+          <t>JH3</t>
         </is>
       </c>
       <c r="B1371" t="inlineStr">
         <is>
-          <t>Chandler</t>
+          <t>J &amp; H</t>
         </is>
       </c>
       <c r="C1371" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Electric Starter</t>
         </is>
       </c>
       <c r="D1371" t="inlineStr"/>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr">
         <is>
-          <t>G-9950</t>
+          <t>JH5</t>
         </is>
       </c>
       <c r="B1372" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>J &amp; H</t>
         </is>
       </c>
       <c r="C1372" t="inlineStr">
         <is>
-          <t>Rotating Light</t>
-[...6 lines deleted...]
-      </c>
+          <t>Electric Starter</t>
+        </is>
+      </c>
+      <c r="D1372" t="inlineStr"/>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr">
         <is>
-          <t>G3600A</t>
+          <t>Jul-78</t>
         </is>
       </c>
       <c r="B1373" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C1373" t="inlineStr">
         <is>
-          <t>Landing Light</t>
+          <t>Nicad Battery</t>
         </is>
       </c>
       <c r="D1373" t="inlineStr">
         <is>
-          <t>G2905-24</t>
+          <t>414471</t>
         </is>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr">
         <is>
-          <t>G5400-1</t>
+          <t>Jul-85</t>
         </is>
       </c>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>General Design</t>
         </is>
       </c>
       <c r="C1374" t="inlineStr">
         <is>
-          <t>Rotating Light</t>
-[...2 lines deleted...]
-      <c r="D1374" t="inlineStr"/>
+          <t>Linear Actuator</t>
+        </is>
+      </c>
+      <c r="D1374" t="inlineStr">
+        <is>
+          <t>206-062-721-011                206-062-721-013</t>
+        </is>
+      </c>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr">
         <is>
-          <t>G5400-15</t>
+          <t>Jun-35</t>
         </is>
       </c>
       <c r="B1375" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Spectrum</t>
         </is>
       </c>
       <c r="C1375" t="inlineStr">
         <is>
-          <t>Rotating Light</t>
+          <t>Pressure Switch</t>
         </is>
       </c>
       <c r="D1375" t="inlineStr"/>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
-          <t>G5400-16</t>
+          <t>Jun-40</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Electromech</t>
         </is>
       </c>
       <c r="C1376" t="inlineStr">
         <is>
-          <t>Rotating Light</t>
-[...2 lines deleted...]
-      <c r="D1376" t="inlineStr"/>
+          <t>Landing Gear Motor</t>
+        </is>
+      </c>
+      <c r="D1376" t="inlineStr">
+        <is>
+          <t>115-380002-5</t>
+        </is>
+      </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
-          <t>G5400-17</t>
+          <t>K1625B</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Koehler</t>
         </is>
       </c>
       <c r="C1377" t="inlineStr">
         <is>
-          <t>Rotating Light</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D1377" t="inlineStr"/>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t>G5400-18</t>
+          <t>L10-20</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Plessey</t>
         </is>
       </c>
       <c r="C1378" t="inlineStr">
         <is>
-          <t>Rotating Light</t>
+          <t>Linear Actuator</t>
         </is>
       </c>
       <c r="D1378" t="inlineStr"/>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>G5400-2</t>
+          <t>LDA100</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>AEI</t>
         </is>
       </c>
       <c r="C1379" t="inlineStr">
         <is>
-          <t>Rotating Light</t>
+          <t>Contactor</t>
         </is>
       </c>
       <c r="D1379" t="inlineStr"/>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
-          <t>G5400-3</t>
+          <t>LDA200</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>AEI</t>
         </is>
       </c>
       <c r="C1380" t="inlineStr">
         <is>
-          <t>Rotating Light</t>
+          <t>Contactor</t>
         </is>
       </c>
       <c r="D1380" t="inlineStr"/>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t>G5400-4</t>
+          <t>LW10098</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Airesearch</t>
         </is>
       </c>
       <c r="C1381" t="inlineStr">
         <is>
-          <t>Rotating Light</t>
-[...2 lines deleted...]
-      <c r="D1381" t="inlineStr"/>
+          <t>Controller</t>
+        </is>
+      </c>
+      <c r="D1381" t="inlineStr">
+        <is>
+          <t>470886-0002</t>
+        </is>
+      </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t>G5400-5</t>
+          <t>M3</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C1382" t="inlineStr">
         <is>
-          <t>Rotating Light</t>
-[...2 lines deleted...]
-      <c r="D1382" t="inlineStr"/>
+          <t>Generator</t>
+        </is>
+      </c>
+      <c r="D1382" t="inlineStr">
+        <is>
+          <t>1381-1-A(Bendix)</t>
+        </is>
+      </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
-          <t>G5400-6</t>
+          <t>M4401D-8A</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>Grimes</t>
+          <t>Dynamic</t>
         </is>
       </c>
       <c r="C1383" t="inlineStr">
         <is>
-          <t>Rotating Light</t>
-[...2 lines deleted...]
-      <c r="D1383" t="inlineStr"/>
+          <t>Blower Motor</t>
+        </is>
+      </c>
+      <c r="D1383" t="inlineStr">
+        <is>
+          <t>With motor SM2916DGE</t>
+        </is>
+      </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
-          <t>H60-000</t>
+          <t>M4941R-6A1</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>J &amp; H</t>
+          <t>Dynamic</t>
         </is>
       </c>
       <c r="C1384" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...2 lines deleted...]
-      <c r="D1384" t="inlineStr"/>
+          <t>Blower Motor</t>
+        </is>
+      </c>
+      <c r="D1384" t="inlineStr">
+        <is>
+          <t>with motor M2916DJA1</t>
+        </is>
+      </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
-          <t>H60-050</t>
+          <t>M5861X-4A</t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Dynamic</t>
         </is>
       </c>
       <c r="C1385" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...2 lines deleted...]
-      <c r="D1385" t="inlineStr"/>
+          <t>Blower Motor</t>
+        </is>
+      </c>
+      <c r="D1385" t="inlineStr">
+        <is>
+          <t>with motor M2916DP</t>
+        </is>
+      </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
-          <t>HTE9037</t>
+          <t>M6510M2</t>
         </is>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>Hitemp</t>
+          <t>AirAssociates</t>
         </is>
       </c>
       <c r="C1386" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Screw Jack</t>
         </is>
       </c>
       <c r="D1386" t="inlineStr"/>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
-          <t>HYC5006</t>
+          <t>M6520M2</t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>Prestolite</t>
+          <t>AirAssociates</t>
         </is>
       </c>
       <c r="C1387" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
-[...2 lines deleted...]
-      <c r="D1387" t="inlineStr"/>
+          <t>Rotary Actuator</t>
+        </is>
+      </c>
+      <c r="D1387" t="inlineStr">
+        <is>
+          <t>M6520M4</t>
+        </is>
+      </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
-          <t>I-3500</t>
+          <t>M7921T-1B</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
-          <t>Hartzell</t>
+          <t>Dynamic</t>
         </is>
       </c>
       <c r="C1388" t="inlineStr">
         <is>
-          <t>Heater</t>
-[...6 lines deleted...]
-      </c>
+          <t>Blower &amp; Motor</t>
+        </is>
+      </c>
+      <c r="D1388" t="inlineStr"/>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
-          <t>Jan-09</t>
+          <t>Mar-20</t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>Sermat</t>
+          <t>Weston</t>
         </is>
       </c>
       <c r="C1389" t="inlineStr">
         <is>
-          <t>DC Motor</t>
-[...2 lines deleted...]
-      <c r="D1389" t="inlineStr"/>
+          <t>Selector Valve</t>
+        </is>
+      </c>
+      <c r="D1389" t="inlineStr">
+        <is>
+          <t>85816                             7300                        7290</t>
+        </is>
+      </c>
     </row>
     <row r="1390">
       <c r="A1390" t="inlineStr">
         <is>
-          <t>Jan-48</t>
+          <t>Marathon Batteries</t>
         </is>
       </c>
       <c r="B1390" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>Marathon</t>
         </is>
       </c>
       <c r="C1390" t="inlineStr">
         <is>
-          <t>Motor</t>
-[...2 lines deleted...]
-      <c r="D1390" t="inlineStr"/>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D1390" t="inlineStr">
+        <is>
+          <t>Covers most P/N's</t>
+        </is>
+      </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
-          <t>Jan-56</t>
+          <t>May-02</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
-          <t>Autronics</t>
+          <t>DHC/Jarry</t>
         </is>
       </c>
       <c r="C1391" t="inlineStr">
         <is>
-          <t>Smoke Detector</t>
-[...2 lines deleted...]
-      <c r="D1391" t="inlineStr"/>
+          <t>Flap Jack</t>
+        </is>
+      </c>
+      <c r="D1391" t="inlineStr">
+        <is>
+          <t>C3CF450-5</t>
+        </is>
+      </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
-          <t>Jan-59</t>
+          <t>May-71</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
-          <t>Tactair</t>
+          <t>Saft</t>
         </is>
       </c>
       <c r="C1392" t="inlineStr">
         <is>
-          <t>Brake Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Battery</t>
+        </is>
+      </c>
+      <c r="D1392" t="inlineStr"/>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t>Jan-76</t>
+          <t>MC815AS1</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1393" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D1393" t="inlineStr"/>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
-          <t>Jan-85</t>
+          <t>MCL6501</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
-          <t>General Design</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1394" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter</t>
+        </is>
+      </c>
+      <c r="D1394" t="inlineStr"/>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
-          <t>JH3</t>
+          <t>MCL6502</t>
         </is>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
-          <t>J &amp; H</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1395" t="inlineStr">
         <is>
-          <t>Electric Starter</t>
+          <t>Starter</t>
         </is>
       </c>
       <c r="D1395" t="inlineStr"/>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr">
         <is>
-          <t>JH5</t>
+          <t>MCL6503</t>
         </is>
       </c>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>J &amp; H</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1396" t="inlineStr">
         <is>
-          <t>Electric Starter</t>
+          <t>Starter</t>
         </is>
       </c>
       <c r="D1396" t="inlineStr"/>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr">
         <is>
-          <t>Jul-78</t>
+          <t>MGH</t>
         </is>
       </c>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Leland</t>
         </is>
       </c>
       <c r="C1397" t="inlineStr">
         <is>
-          <t>Nicad Battery</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ground Inverter</t>
+        </is>
+      </c>
+      <c r="D1397" t="inlineStr"/>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr">
         <is>
-          <t>Jul-85</t>
+          <t>MGH159-100</t>
         </is>
       </c>
       <c r="B1398" t="inlineStr">
         <is>
-          <t>General Design</t>
+          <t>Leland</t>
         </is>
       </c>
       <c r="C1398" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
+          <t>Ground Inverter</t>
         </is>
       </c>
       <c r="D1398" t="inlineStr">
         <is>
-          <t>206-062-721-011                206-062-721-013</t>
+          <t>Covers 100, 500A, 200, 200A,  MS21983-1</t>
         </is>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr">
         <is>
-          <t>Jun-35</t>
+          <t>MGH159-200</t>
         </is>
       </c>
       <c r="B1399" t="inlineStr">
         <is>
-          <t>Spectrum</t>
+          <t>Leland</t>
         </is>
       </c>
       <c r="C1399" t="inlineStr">
         <is>
-          <t>Pressure Switch</t>
-[...2 lines deleted...]
-      <c r="D1399" t="inlineStr"/>
+          <t>Ground Inverter</t>
+        </is>
+      </c>
+      <c r="D1399" t="inlineStr">
+        <is>
+          <t>Covers 100, 500A, 200, 200A,  MS21983-1</t>
+        </is>
+      </c>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr">
         <is>
-          <t>Jun-40</t>
+          <t>MGH159-200A</t>
         </is>
       </c>
       <c r="B1400" t="inlineStr">
         <is>
-          <t>Electromech</t>
+          <t>Leland</t>
         </is>
       </c>
       <c r="C1400" t="inlineStr">
         <is>
-          <t>Landing Gear Motor</t>
+          <t>Ground Inverter</t>
         </is>
       </c>
       <c r="D1400" t="inlineStr">
         <is>
-          <t>115-380002-5</t>
+          <t>Covers 100, 500A, 200, 200A,  MS21983-1</t>
         </is>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr">
         <is>
-          <t>K1625B</t>
+          <t>MGH159-500A</t>
         </is>
       </c>
       <c r="B1401" t="inlineStr">
         <is>
-          <t>Koehler</t>
+          <t>Leland</t>
         </is>
       </c>
       <c r="C1401" t="inlineStr">
         <is>
-          <t>Valve</t>
-[...2 lines deleted...]
-      <c r="D1401" t="inlineStr"/>
+          <t>Ground Inverter</t>
+        </is>
+      </c>
+      <c r="D1401" t="inlineStr">
+        <is>
+          <t>MS21983-1</t>
+        </is>
+      </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
-          <t>L10-20</t>
+          <t>MGH229-100</t>
         </is>
       </c>
       <c r="B1402" t="inlineStr">
         <is>
-          <t>Plessey</t>
+          <t>Leland</t>
         </is>
       </c>
       <c r="C1402" t="inlineStr">
         <is>
-          <t>Linear Actuator</t>
+          <t>Ground Inverter</t>
         </is>
       </c>
       <c r="D1402" t="inlineStr"/>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
-          <t>LDA100</t>
+          <t>MHB_Lycoming</t>
         </is>
       </c>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>AEI</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1403" t="inlineStr">
         <is>
-          <t>Contactor</t>
+          <t>Starter</t>
         </is>
       </c>
       <c r="D1403" t="inlineStr"/>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
-          <t>LDA200</t>
+          <t>MHJ</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>AEI</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1404" t="inlineStr">
         <is>
-          <t>Contactor</t>
+          <t>Starter</t>
         </is>
       </c>
       <c r="D1404" t="inlineStr"/>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
-          <t>LW10098</t>
+          <t>MHP</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
-          <t>Airesearch</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1405" t="inlineStr">
         <is>
-          <t>Controller</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter</t>
+        </is>
+      </c>
+      <c r="D1405" t="inlineStr"/>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
-          <t>M3</t>
+          <t>MMU</t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Kelly</t>
         </is>
       </c>
       <c r="C1406" t="inlineStr">
         <is>
-          <t>Generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Starter</t>
+        </is>
+      </c>
+      <c r="D1406" t="inlineStr"/>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
-          <t>M4401D-8A</t>
+          <t>MP-498</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
-          <t>Dynamic</t>
+          <t>Memcor</t>
         </is>
       </c>
       <c r="C1407" t="inlineStr">
         <is>
-          <t>Blower Motor</t>
+          <t>Magnetic Brake</t>
         </is>
       </c>
       <c r="D1407" t="inlineStr">
         <is>
-          <t>With motor SM2916DGE</t>
+          <t>MP498-3</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
-          <t>M4941R-6A1</t>
+          <t>MS24171-D1</t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
-          <t>Dynamic</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C1408" t="inlineStr">
         <is>
-          <t>Blower Motor</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D1408" t="inlineStr">
         <is>
-          <t>with motor M2916DJA1</t>
+          <t>AN3371-2</t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
-          <t>M5861X-4A</t>
+          <t>MS24171-D2</t>
         </is>
       </c>
       <c r="B1409" t="inlineStr">
         <is>
-          <t>Dynamic</t>
+          <t>Leach</t>
         </is>
       </c>
       <c r="C1409" t="inlineStr">
         <is>
-          <t>Blower Motor</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D1409" t="inlineStr">
         <is>
-          <t>with motor M2916DP</t>
+          <t>AN3370-1 and AN3371-1</t>
         </is>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
-          <t>M6510M2</t>
+          <t>MS24172-D2</t>
         </is>
       </c>
       <c r="B1410" t="inlineStr">
         <is>
-          <t>AirAssociates</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C1410" t="inlineStr">
         <is>
-          <t>Screw Jack</t>
-[...2 lines deleted...]
-      <c r="D1410" t="inlineStr"/>
+          <t>Relay</t>
+        </is>
+      </c>
+      <c r="D1410" t="inlineStr">
+        <is>
+          <t>AN3371-1/6041H203A</t>
+        </is>
+      </c>
     </row>
     <row r="1411">
       <c r="A1411" t="inlineStr">
         <is>
-          <t>M6520M2</t>
+          <t>MS25002J</t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
-          <t>AirAssociates</t>
+          <t>MS</t>
         </is>
       </c>
       <c r="C1411" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Switch, Rotary</t>
+        </is>
+      </c>
+      <c r="D1411" t="inlineStr"/>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
-          <t>M7921T-1B</t>
+          <t>MS28005-2</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
-          <t>Dynamic</t>
+          <t>US Gauge</t>
         </is>
       </c>
       <c r="C1412" t="inlineStr">
         <is>
-          <t>Blower &amp; Motor</t>
-[...2 lines deleted...]
-      <c r="D1412" t="inlineStr"/>
+          <t>Pressure Transmitter</t>
+        </is>
+      </c>
+      <c r="D1412" t="inlineStr">
+        <is>
+          <t>ST-4B</t>
+        </is>
+      </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
-          <t>Mar-20</t>
+          <t>MS28005-3</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>Weston</t>
+          <t>US Gauge</t>
         </is>
       </c>
       <c r="C1413" t="inlineStr">
         <is>
-          <t>Selector Valve</t>
+          <t>Pressure Transmitter</t>
         </is>
       </c>
       <c r="D1413" t="inlineStr">
         <is>
-          <t>85816                             7300                        7290</t>
+          <t>ST-4B</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
-          <t>Marathon Batteries</t>
+          <t>MS28005-4</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>Marathon</t>
+          <t>US Gauge</t>
         </is>
       </c>
       <c r="C1414" t="inlineStr">
         <is>
-          <t>Battery</t>
+          <t>Pressure Transmitter</t>
         </is>
       </c>
       <c r="D1414" t="inlineStr">
         <is>
-          <t>Covers most P/N's</t>
+          <t>ST-4B</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
-          <t>May-02</t>
+          <t>MS28131-12T</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>DHC/Jarry</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1415" t="inlineStr">
         <is>
-          <t>Flap Jack</t>
+          <t>Pressure Transmitter</t>
         </is>
       </c>
       <c r="D1415" t="inlineStr">
         <is>
-          <t>C3CF450-5</t>
+          <t>18-1497,1498,1499</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
-          <t>May-71</t>
+          <t>MS28131-6T</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>Saft</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1416" t="inlineStr">
         <is>
-          <t>Battery</t>
-[...2 lines deleted...]
-      <c r="D1416" t="inlineStr"/>
+          <t>Pressure Transmitter</t>
+        </is>
+      </c>
+      <c r="D1416" t="inlineStr">
+        <is>
+          <t>18-1497,1498,1499</t>
+        </is>
+      </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
-          <t>MC815AS1</t>
+          <t>MS28131-8T</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1417" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...2 lines deleted...]
-      <c r="D1417" t="inlineStr"/>
+          <t>Pressure Transmitter</t>
+        </is>
+      </c>
+      <c r="D1417" t="inlineStr">
+        <is>
+          <t>18-1497,1498,1499</t>
+        </is>
+      </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
-          <t>MCL6501</t>
+          <t>MS2816-1</t>
         </is>
       </c>
       <c r="B1418" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Chatham</t>
         </is>
       </c>
       <c r="C1418" t="inlineStr">
         <is>
-          <t>Starter</t>
-[...2 lines deleted...]
-      <c r="D1418" t="inlineStr"/>
+          <t>Converter assy</t>
+        </is>
+      </c>
+      <c r="D1418" t="inlineStr">
+        <is>
+          <t>28VS200Y-13</t>
+        </is>
+      </c>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr">
         <is>
-          <t>MCL6502</t>
+          <t>MZ</t>
         </is>
       </c>
       <c r="B1419" t="inlineStr">
         <is>
           <t>Kelly</t>
         </is>
       </c>
       <c r="C1419" t="inlineStr">
         <is>
           <t>Starter</t>
         </is>
       </c>
       <c r="D1419" t="inlineStr"/>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr">
         <is>
-          <t>MCL6503</t>
+          <t>MZ Lightweight</t>
         </is>
       </c>
       <c r="B1420" t="inlineStr">
         <is>
           <t>Kelly</t>
         </is>
       </c>
       <c r="C1420" t="inlineStr">
         <is>
           <t>Starter</t>
         </is>
       </c>
       <c r="D1420" t="inlineStr"/>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
-          <t>MGH</t>
+          <t>N300</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
-          <t>Leland</t>
+          <t>Pow-R-Tron</t>
         </is>
       </c>
       <c r="C1421" t="inlineStr">
         <is>
-          <t>Ground Inverter</t>
-[...2 lines deleted...]
-      <c r="D1421" t="inlineStr"/>
+          <t>Alternator</t>
+        </is>
+      </c>
+      <c r="D1421" t="inlineStr">
+        <is>
+          <t>ATM-1</t>
+        </is>
+      </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
-          <t>MGH159-100</t>
+          <t>NYLC50043</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
-          <t>Leland</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1422" t="inlineStr">
         <is>
-          <t>Ground Inverter</t>
+          <t>Trim Actuator</t>
         </is>
       </c>
       <c r="D1422" t="inlineStr">
         <is>
-          <t>Covers 100, 500A, 200, 200A,  MS21983-1</t>
+          <t>Same as NYLC8028-2</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>MGH159-200</t>
+          <t>NYLC50448-2</t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>Leland</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1423" t="inlineStr">
         <is>
-          <t>Ground Inverter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Actuator</t>
+        </is>
+      </c>
+      <c r="D1423" t="inlineStr"/>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t>MGH159-200A</t>
+          <t>NYLC50452-2</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>Leland</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1424" t="inlineStr">
         <is>
-          <t>Ground Inverter</t>
+          <t>DCA Actuator</t>
         </is>
       </c>
       <c r="D1424" t="inlineStr">
         <is>
-          <t>Covers 100, 500A, 200, 200A,  MS21983-1</t>
+          <t>76301-03902-102</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
-          <t>MGH159-500A</t>
+          <t>NYLC8028-2</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
-          <t>Leland</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1425" t="inlineStr">
         <is>
-          <t>Ground Inverter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Trim Actuator</t>
+        </is>
+      </c>
+      <c r="D1425" t="inlineStr"/>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t>MGH229-100</t>
+          <t>NYLC9871</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>Leland</t>
+          <t>Beech</t>
         </is>
       </c>
       <c r="C1426" t="inlineStr">
         <is>
-          <t>Ground Inverter</t>
+          <t>Actuator</t>
         </is>
       </c>
       <c r="D1426" t="inlineStr"/>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t>MHB_Lycoming</t>
+          <t>OAS2923-3</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Ozone</t>
         </is>
       </c>
       <c r="C1427" t="inlineStr">
         <is>
-          <t>Starter</t>
-[...2 lines deleted...]
-      <c r="D1427" t="inlineStr"/>
+          <t>Actuator</t>
+        </is>
+      </c>
+      <c r="D1427" t="inlineStr">
+        <is>
+          <t>WTC2115</t>
+        </is>
+      </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
-          <t>MHJ</t>
+          <t>OAS2924-3</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Ozone</t>
         </is>
       </c>
       <c r="C1428" t="inlineStr">
         <is>
-          <t>Starter</t>
+          <t>Actuator</t>
         </is>
       </c>
       <c r="D1428" t="inlineStr"/>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
-          <t>MHP</t>
+          <t>OAS2950-9</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Ozone</t>
         </is>
       </c>
       <c r="C1429" t="inlineStr">
         <is>
-          <t>Starter</t>
+          <t>Actuator</t>
         </is>
       </c>
       <c r="D1429" t="inlineStr"/>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
-          <t>MMU</t>
+          <t>P19A-F</t>
         </is>
       </c>
       <c r="B1430" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>DHC</t>
         </is>
       </c>
       <c r="C1430" t="inlineStr">
         <is>
-          <t>Starter</t>
-[...2 lines deleted...]
-      <c r="D1430" t="inlineStr"/>
+          <t>Wobble Pump</t>
+        </is>
+      </c>
+      <c r="D1430" t="inlineStr">
+        <is>
+          <t>C2P1415A</t>
+        </is>
+      </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
-          <t>MP-498</t>
+          <t>P4CA-1A</t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
-          <t>Memcor</t>
+          <t>Parker</t>
         </is>
       </c>
       <c r="C1431" t="inlineStr">
         <is>
-          <t>Magnetic Brake</t>
-[...6 lines deleted...]
-      </c>
+          <t>Primer Pump</t>
+        </is>
+      </c>
+      <c r="D1431" t="inlineStr"/>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
-          <t>MS24171-D1</t>
+          <t>P4CA-2A</t>
         </is>
       </c>
       <c r="B1432" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Parker</t>
         </is>
       </c>
       <c r="C1432" t="inlineStr">
         <is>
-          <t>Relay</t>
+          <t>Primer Pump</t>
         </is>
       </c>
       <c r="D1432" t="inlineStr">
         <is>
-          <t>AN3371-2</t>
+          <t>NEEDS BOTH BOOKS</t>
         </is>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr">
         <is>
-          <t>MS24171-D2</t>
+          <t>P94B12-202</t>
         </is>
       </c>
       <c r="B1433" t="inlineStr">
         <is>
-          <t>Leach</t>
+          <t>Zenith</t>
         </is>
       </c>
       <c r="C1433" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump Booster</t>
+        </is>
+      </c>
+      <c r="D1433" t="inlineStr"/>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr">
         <is>
-          <t>MS24172-D2</t>
+          <t>P94B12-203</t>
         </is>
       </c>
       <c r="B1434" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Zenith</t>
         </is>
       </c>
       <c r="C1434" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump Booster</t>
+        </is>
+      </c>
+      <c r="D1434" t="inlineStr"/>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr">
         <is>
-          <t>MS25002J</t>
+          <t>P94B12-204</t>
         </is>
       </c>
       <c r="B1435" t="inlineStr">
         <is>
-          <t>MS</t>
+          <t>Zenith</t>
         </is>
       </c>
       <c r="C1435" t="inlineStr">
         <is>
-          <t>Switch, Rotary</t>
+          <t>Fuel Pump Booster</t>
         </is>
       </c>
       <c r="D1435" t="inlineStr"/>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr">
         <is>
-          <t>MS28005-2</t>
+          <t>P94B12-205</t>
         </is>
       </c>
       <c r="B1436" t="inlineStr">
         <is>
-          <t>US Gauge</t>
+          <t>Zenith</t>
         </is>
       </c>
       <c r="C1436" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump Booster</t>
+        </is>
+      </c>
+      <c r="D1436" t="inlineStr"/>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
-          <t>MS28005-3</t>
+          <t>P94B12-208</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
-          <t>US Gauge</t>
+          <t>Zenith</t>
         </is>
       </c>
       <c r="C1437" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump Booster</t>
+        </is>
+      </c>
+      <c r="D1437" t="inlineStr"/>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t>MS28005-4</t>
+          <t>P94B12-209</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
-          <t>US Gauge</t>
+          <t>Zenith</t>
         </is>
       </c>
       <c r="C1438" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump Booster</t>
+        </is>
+      </c>
+      <c r="D1438" t="inlineStr"/>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
-          <t>MS28131-12T</t>
+          <t>P94C16-602</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Zenith</t>
         </is>
       </c>
       <c r="C1439" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump Booster</t>
+        </is>
+      </c>
+      <c r="D1439" t="inlineStr"/>
     </row>
     <row r="1440">
       <c r="A1440" t="inlineStr">
         <is>
-          <t>MS28131-6T</t>
+          <t>PC-14</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Marathon</t>
         </is>
       </c>
       <c r="C1440" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Inverter</t>
+        </is>
+      </c>
+      <c r="D1440" t="inlineStr"/>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
-          <t>MS28131-8T</t>
+          <t>PC-14A</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Marathon</t>
         </is>
       </c>
       <c r="C1441" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Inverter</t>
+        </is>
+      </c>
+      <c r="D1441" t="inlineStr"/>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
-          <t>MS2816-1</t>
+          <t>PC-14C</t>
         </is>
       </c>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>Chatham</t>
+          <t>Marathon</t>
         </is>
       </c>
       <c r="C1442" t="inlineStr">
         <is>
-          <t>Converter assy</t>
-[...6 lines deleted...]
-      </c>
+          <t>Inverter</t>
+        </is>
+      </c>
+      <c r="D1442" t="inlineStr"/>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
-          <t>MZ</t>
+          <t>PC-14D</t>
         </is>
       </c>
       <c r="B1443" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Marathon</t>
         </is>
       </c>
       <c r="C1443" t="inlineStr">
         <is>
-          <t>Starter</t>
+          <t>Inverter</t>
         </is>
       </c>
       <c r="D1443" t="inlineStr"/>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr">
         <is>
-          <t>MZ Lightweight</t>
+          <t>PC-15</t>
         </is>
       </c>
       <c r="B1444" t="inlineStr">
         <is>
-          <t>Kelly</t>
+          <t>Marathon</t>
         </is>
       </c>
       <c r="C1444" t="inlineStr">
         <is>
-          <t>Starter</t>
+          <t>Inverter</t>
         </is>
       </c>
       <c r="D1444" t="inlineStr"/>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr">
         <is>
-          <t>N300</t>
+          <t>PC-15B</t>
         </is>
       </c>
       <c r="B1445" t="inlineStr">
         <is>
-          <t>Pow-R-Tron</t>
+          <t>Marathon</t>
         </is>
       </c>
       <c r="C1445" t="inlineStr">
         <is>
-          <t>Alternator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Inverter</t>
+        </is>
+      </c>
+      <c r="D1445" t="inlineStr"/>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr">
         <is>
-          <t>NYLC50043</t>
+          <t>PC-15BC</t>
         </is>
       </c>
       <c r="B1446" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>Marathon</t>
         </is>
       </c>
       <c r="C1446" t="inlineStr">
         <is>
-          <t>Trim Actuator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Inverter</t>
+        </is>
+      </c>
+      <c r="D1446" t="inlineStr"/>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr">
         <is>
-          <t>NYLC50448-2</t>
+          <t>PC-250</t>
         </is>
       </c>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>Marathon</t>
         </is>
       </c>
       <c r="C1447" t="inlineStr">
         <is>
-          <t>Actuator</t>
+          <t>Inverter</t>
         </is>
       </c>
       <c r="D1447" t="inlineStr"/>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr">
         <is>
-          <t>NYLC50452-2</t>
+          <t>PC350-1B</t>
         </is>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>Marathon</t>
         </is>
       </c>
       <c r="C1448" t="inlineStr">
         <is>
-          <t>DCA Actuator</t>
+          <t>Inverter</t>
         </is>
       </c>
       <c r="D1448" t="inlineStr">
         <is>
-          <t>76301-03902-102</t>
+          <t>PC350</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
-          <t>NYLC8028-2</t>
+          <t>PET1</t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>Piper</t>
         </is>
       </c>
       <c r="C1449" t="inlineStr">
         <is>
-          <t>Trim Actuator</t>
+          <t>Trim Servo</t>
         </is>
       </c>
       <c r="D1449" t="inlineStr"/>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr">
         <is>
-          <t>NYLC9871</t>
+          <t>PF21271325ZE</t>
         </is>
       </c>
       <c r="B1450" t="inlineStr">
         <is>
-          <t>Beech</t>
+          <t>Vickers</t>
         </is>
       </c>
       <c r="C1450" t="inlineStr">
         <is>
-          <t>Actuator</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D1450" t="inlineStr"/>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr">
         <is>
-          <t>OAS2923-3</t>
+          <t>PM1200</t>
         </is>
       </c>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>Ozone</t>
+          <t>Lamar</t>
         </is>
       </c>
       <c r="C1451" t="inlineStr">
         <is>
-          <t>Actuator</t>
+          <t>Starter</t>
         </is>
       </c>
       <c r="D1451" t="inlineStr">
         <is>
-          <t>WTC2115</t>
+          <t>1200 Series</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
-          <t>OAS2924-3</t>
+          <t>PM2400</t>
         </is>
       </c>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>Ozone</t>
+          <t>Lamar</t>
         </is>
       </c>
       <c r="C1452" t="inlineStr">
         <is>
-          <t>Actuator</t>
-[...2 lines deleted...]
-      <c r="D1452" t="inlineStr"/>
+          <t>Starter</t>
+        </is>
+      </c>
+      <c r="D1452" t="inlineStr">
+        <is>
+          <t>2400 Series</t>
+        </is>
+      </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
-          <t>OAS2950-9</t>
+          <t>PS-835</t>
         </is>
       </c>
       <c r="B1453" t="inlineStr">
         <is>
-          <t>Ozone</t>
+          <t>Goodrich</t>
         </is>
       </c>
       <c r="C1453" t="inlineStr">
         <is>
-          <t>Actuator</t>
-[...2 lines deleted...]
-      <c r="D1453" t="inlineStr"/>
+          <t>Battery Pack</t>
+        </is>
+      </c>
+      <c r="D1453" t="inlineStr">
+        <is>
+          <t>501-1228-01 thru 6</t>
+        </is>
+      </c>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr">
         <is>
-          <t>P19A-F</t>
+          <t>PV3-022-28</t>
         </is>
       </c>
       <c r="B1454" t="inlineStr">
         <is>
-          <t>DHC</t>
+          <t>Vickers</t>
         </is>
       </c>
       <c r="C1454" t="inlineStr">
         <is>
-          <t>Wobble Pump</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D1454" t="inlineStr"/>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr">
         <is>
-          <t>P4CA-1A</t>
+          <t>PV3-044-8</t>
         </is>
       </c>
       <c r="B1455" t="inlineStr">
         <is>
-          <t>Parker</t>
+          <t>Vickers</t>
         </is>
       </c>
       <c r="C1455" t="inlineStr">
         <is>
-          <t>Primer Pump</t>
-[...2 lines deleted...]
-      <c r="D1455" t="inlineStr"/>
+          <t>Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="D1455" t="inlineStr">
+        <is>
+          <t>320598, 731633</t>
+        </is>
+      </c>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr">
         <is>
-          <t>P4CA-2A</t>
+          <t>PV3320-10</t>
         </is>
       </c>
       <c r="B1456" t="inlineStr">
         <is>
-          <t>Parker</t>
+          <t>Presco</t>
         </is>
       </c>
       <c r="C1456" t="inlineStr">
         <is>
-          <t>Primer Pump</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel shut-off valve</t>
+        </is>
+      </c>
+      <c r="D1456" t="inlineStr"/>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr">
         <is>
-          <t>P94B12-202</t>
+          <t>R-652</t>
         </is>
       </c>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>Zenith</t>
+          <t>Airborne</t>
         </is>
       </c>
       <c r="C1457" t="inlineStr">
         <is>
-          <t>Fuel Pump Booster</t>
-[...2 lines deleted...]
-      <c r="D1457" t="inlineStr"/>
+          <t>Actuator, Rotary</t>
+        </is>
+      </c>
+      <c r="D1457" t="inlineStr">
+        <is>
+          <t>E-2200M1-3 / C3UT103-11</t>
+        </is>
+      </c>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr">
         <is>
-          <t>P94B12-203</t>
+          <t>R1467M1-1</t>
         </is>
       </c>
       <c r="B1458" t="inlineStr">
         <is>
-          <t>Zenith</t>
+          <t>Plessey</t>
         </is>
       </c>
       <c r="C1458" t="inlineStr">
         <is>
-          <t>Fuel Pump Booster</t>
+          <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D1458" t="inlineStr"/>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr">
         <is>
-          <t>P94B12-204</t>
+          <t>R1467M20</t>
         </is>
       </c>
       <c r="B1459" t="inlineStr">
         <is>
-          <t>Zenith</t>
+          <t>Plessey</t>
         </is>
       </c>
       <c r="C1459" t="inlineStr">
         <is>
-          <t>Fuel Pump Booster</t>
+          <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D1459" t="inlineStr"/>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr">
         <is>
-          <t>P94B12-205</t>
+          <t>R1467M21</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
-          <t>Zenith</t>
+          <t>Plessey</t>
         </is>
       </c>
       <c r="C1460" t="inlineStr">
         <is>
-          <t>Fuel Pump Booster</t>
+          <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D1460" t="inlineStr"/>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
-          <t>P94B12-208</t>
+          <t>R460M15-11</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
-          <t>Zenith</t>
+          <t>Plessey</t>
         </is>
       </c>
       <c r="C1461" t="inlineStr">
         <is>
-          <t>Fuel Pump Booster</t>
+          <t>Magnetic Brake</t>
         </is>
       </c>
       <c r="D1461" t="inlineStr"/>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t>P94B12-209</t>
+          <t>R460M15-3</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>Zenith</t>
+          <t>Plessey</t>
         </is>
       </c>
       <c r="C1462" t="inlineStr">
         <is>
-          <t>Fuel Pump Booster</t>
+          <t>Magnetic Brake</t>
         </is>
       </c>
       <c r="D1462" t="inlineStr"/>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t>P94C16-602</t>
+          <t>R460M42</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>Zenith</t>
+          <t>Plessey</t>
         </is>
       </c>
       <c r="C1463" t="inlineStr">
         <is>
-          <t>Fuel Pump Booster</t>
+          <t>Magnetic Brake</t>
         </is>
       </c>
       <c r="D1463" t="inlineStr"/>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
-          <t>PC-14</t>
+          <t>R4610M23-1</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>Marathon</t>
+          <t>Plessey</t>
         </is>
       </c>
       <c r="C1464" t="inlineStr">
         <is>
-          <t>Inverter</t>
+          <t>Rotary Actuator</t>
         </is>
       </c>
       <c r="D1464" t="inlineStr"/>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
-          <t>PC-14A</t>
+          <t>RD17430</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
-          <t>Marathon</t>
+          <t>Lear Siegler</t>
         </is>
       </c>
       <c r="C1465" t="inlineStr">
         <is>
-          <t>Inverter</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D1465" t="inlineStr"/>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
-          <t>PC-14C</t>
+          <t>REV-M9-1</t>
         </is>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>Marathon</t>
+          <t>Revere Camera</t>
         </is>
       </c>
       <c r="C1466" t="inlineStr">
         <is>
-          <t>Inverter</t>
-[...2 lines deleted...]
-      <c r="D1466" t="inlineStr"/>
+          <t>Elevator Actuator</t>
+        </is>
+      </c>
+      <c r="D1466" t="inlineStr">
+        <is>
+          <t>1100-1-471</t>
+        </is>
+      </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
-          <t>PC-14D</t>
+          <t>RG11250</t>
         </is>
       </c>
       <c r="B1467" t="inlineStr">
         <is>
-          <t>Marathon</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1467" t="inlineStr">
         <is>
-          <t>Inverter</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D1467" t="inlineStr"/>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr">
         <is>
-          <t>PC-15</t>
+          <t>RG11920</t>
         </is>
       </c>
       <c r="B1468" t="inlineStr">
         <is>
-          <t>Marathon</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1468" t="inlineStr">
         <is>
-          <t>Inverter</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D1468" t="inlineStr"/>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr">
         <is>
-          <t>PC-15B</t>
+          <t>RG11920-1</t>
         </is>
       </c>
       <c r="B1469" t="inlineStr">
         <is>
-          <t>Marathon</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1469" t="inlineStr">
         <is>
-          <t>Inverter</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D1469" t="inlineStr"/>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr">
         <is>
-          <t>PC-15BC</t>
+          <t>RG11920-2</t>
         </is>
       </c>
       <c r="B1470" t="inlineStr">
         <is>
-          <t>Marathon</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1470" t="inlineStr">
         <is>
-          <t>Inverter</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D1470" t="inlineStr"/>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr">
         <is>
-          <t>PC-250</t>
+          <t>RG12240</t>
         </is>
       </c>
       <c r="B1471" t="inlineStr">
         <is>
-          <t>Marathon</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1471" t="inlineStr">
         <is>
-          <t>Inverter</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D1471" t="inlineStr"/>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr">
         <is>
-          <t>PC350-1B</t>
+          <t>RG12470</t>
         </is>
       </c>
       <c r="B1472" t="inlineStr">
         <is>
-          <t>Marathon</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1472" t="inlineStr">
         <is>
-          <t>Inverter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D1472" t="inlineStr"/>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr">
         <is>
-          <t>PET1</t>
+          <t>RG15150H</t>
         </is>
       </c>
       <c r="B1473" t="inlineStr">
         <is>
-          <t>Piper</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1473" t="inlineStr">
         <is>
-          <t>Trim Servo</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D1473" t="inlineStr"/>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr">
         <is>
-          <t>PF21271325ZE</t>
+          <t>RG15980</t>
         </is>
       </c>
       <c r="B1474" t="inlineStr">
         <is>
-          <t>Vickers</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1474" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D1474" t="inlineStr"/>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr">
         <is>
-          <t>PM1200</t>
+          <t>RG17980</t>
         </is>
       </c>
       <c r="B1475" t="inlineStr">
         <is>
-          <t>Lamar</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1475" t="inlineStr">
         <is>
-          <t>Starter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D1475" t="inlineStr"/>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr">
         <is>
-          <t>PM2400</t>
+          <t>RG34720A</t>
         </is>
       </c>
       <c r="B1476" t="inlineStr">
         <is>
-          <t>Lamar</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1476" t="inlineStr">
         <is>
-          <t>Starter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D1476" t="inlineStr"/>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr">
         <is>
-          <t>PS-835</t>
+          <t>RG34720C</t>
         </is>
       </c>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>Goodrich</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1477" t="inlineStr">
         <is>
-          <t>Battery Pack</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D1477" t="inlineStr"/>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr">
         <is>
-          <t>PV3-022-28</t>
+          <t>RG34720D</t>
         </is>
       </c>
       <c r="B1478" t="inlineStr">
         <is>
-          <t>Vickers</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1478" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D1478" t="inlineStr"/>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr">
         <is>
-          <t>PV3-044-8</t>
+          <t>RG34720F</t>
         </is>
       </c>
       <c r="B1479" t="inlineStr">
         <is>
-          <t>Vickers</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1479" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D1479" t="inlineStr"/>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr">
         <is>
-          <t>PV3320-10</t>
+          <t>RG37060-A</t>
         </is>
       </c>
       <c r="B1480" t="inlineStr">
         <is>
-          <t>Presco</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1480" t="inlineStr">
         <is>
-          <t>Fuel shut-off valve</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D1480" t="inlineStr"/>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr">
         <is>
-          <t>R-652</t>
+          <t>RG52400B</t>
         </is>
       </c>
       <c r="B1481" t="inlineStr">
         <is>
-          <t>Airborne</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1481" t="inlineStr">
         <is>
-          <t>Actuator, Rotary</t>
-[...6 lines deleted...]
-      </c>
+          <t>Fuel Pump</t>
+        </is>
+      </c>
+      <c r="D1481" t="inlineStr"/>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr">
         <is>
-          <t>R1467M1-1</t>
+          <t>RG52400D</t>
         </is>
       </c>
       <c r="B1482" t="inlineStr">
         <is>
-          <t>Plessey</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1482" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D1482" t="inlineStr"/>
     </row>
     <row r="1483">
       <c r="A1483" t="inlineStr">
         <is>
-          <t>R1467M20</t>
+          <t>RG9080</t>
         </is>
       </c>
       <c r="B1483" t="inlineStr">
         <is>
-          <t>Plessey</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1483" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D1483" t="inlineStr"/>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr">
         <is>
-          <t>R1467M21</t>
+          <t>RR12670K</t>
         </is>
       </c>
       <c r="B1484" t="inlineStr">
         <is>
-          <t>Plessey</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1484" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D1484" t="inlineStr"/>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr">
         <is>
-          <t>R460M15-11</t>
+          <t>RR12670M</t>
         </is>
       </c>
       <c r="B1485" t="inlineStr">
         <is>
-          <t>Plessey</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1485" t="inlineStr">
         <is>
-          <t>Magnetic Brake</t>
+          <t>Fuel Pump</t>
         </is>
       </c>
       <c r="D1485" t="inlineStr"/>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr">
         <is>
-          <t>R460M15-3</t>
+          <t>RR12830A</t>
         </is>
       </c>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>Plessey</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1486" t="inlineStr">
         <is>
-          <t>Magnetic Brake</t>
-[...2 lines deleted...]
-      <c r="D1486" t="inlineStr"/>
+          <t>Fuel Boost Pump</t>
+        </is>
+      </c>
+      <c r="D1486" t="inlineStr">
+        <is>
+          <t>Ref: A15-1</t>
+        </is>
+      </c>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr">
         <is>
-          <t>R460M42</t>
+          <t>RR24050C</t>
         </is>
       </c>
       <c r="B1487" t="inlineStr">
         <is>
-          <t>Plessey</t>
+          <t>Lear Romec</t>
         </is>
       </c>
       <c r="C1487" t="inlineStr">
         <is>
-          <t>Magnetic Brake</t>
+          <t>Hydraulic Pump</t>
         </is>
       </c>
       <c r="D1487" t="inlineStr"/>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr">
         <is>
-          <t>R4610M23-1</t>
+          <t>S-109-3A</t>
         </is>
       </c>
       <c r="B1488" t="inlineStr">
         <is>
-          <t>Plessey</t>
+          <t>Siren</t>
         </is>
       </c>
       <c r="C1488" t="inlineStr">
         <is>
-          <t>Rotary Actuator</t>
+          <t>Cargo Hook</t>
         </is>
       </c>
       <c r="D1488" t="inlineStr"/>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr">
         <is>
-          <t>RD17430</t>
+          <t>S-1200</t>
         </is>
       </c>
       <c r="B1489" t="inlineStr">
         <is>
-          <t>Lear Siegler</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1489" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
-[...2 lines deleted...]
-      <c r="D1489" t="inlineStr"/>
+          <t>Magneto</t>
+        </is>
+      </c>
+      <c r="D1489" t="inlineStr">
+        <is>
+          <t>10-51365-43R</t>
+        </is>
+      </c>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr">
         <is>
-          <t>REV-M9-1</t>
+          <t>S-1609-6</t>
         </is>
       </c>
       <c r="B1490" t="inlineStr">
         <is>
-          <t>Revere Camera</t>
+          <t>Siren</t>
         </is>
       </c>
       <c r="C1490" t="inlineStr">
         <is>
-          <t>Elevator Actuator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Cargo Hook</t>
+        </is>
+      </c>
+      <c r="D1490" t="inlineStr"/>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr">
         <is>
-          <t>RG11250</t>
+          <t>S-20</t>
         </is>
       </c>
       <c r="B1491" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1491" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
-[...2 lines deleted...]
-      <c r="D1491" t="inlineStr"/>
+          <t>Magneto</t>
+        </is>
+      </c>
+      <c r="D1491" t="inlineStr">
+        <is>
+          <t>10-51360-37                    S6RN-25                S4LN-21                    S6LN-1201                S6LN-1205</t>
+        </is>
+      </c>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr">
         <is>
-          <t>RG11920</t>
+          <t>S-200</t>
         </is>
       </c>
       <c r="B1492" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1492" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Magneto</t>
         </is>
       </c>
       <c r="D1492" t="inlineStr"/>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr">
         <is>
-          <t>RG11920-1</t>
+          <t>S-2000</t>
         </is>
       </c>
       <c r="B1493" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1493" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Magneto</t>
         </is>
       </c>
       <c r="D1493" t="inlineStr"/>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr">
         <is>
-          <t>RG11920-2</t>
+          <t>S6230-63010</t>
         </is>
       </c>
       <c r="B1494" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Koehler</t>
         </is>
       </c>
       <c r="C1494" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Drain Valve</t>
         </is>
       </c>
       <c r="D1494" t="inlineStr"/>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr">
         <is>
-          <t>RG12240</t>
+          <t>SB-1010-24-2E</t>
         </is>
       </c>
       <c r="B1495" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Phoenix</t>
         </is>
       </c>
       <c r="C1495" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Voltage Regulator</t>
         </is>
       </c>
       <c r="D1495" t="inlineStr"/>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr">
         <is>
-          <t>RG12470</t>
+          <t>SB6RN-10</t>
         </is>
       </c>
       <c r="B1496" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1496" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Magneto</t>
         </is>
       </c>
       <c r="D1496" t="inlineStr"/>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr">
         <is>
-          <t>RG15150H</t>
+          <t>SB6RN-8</t>
         </is>
       </c>
       <c r="B1497" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1497" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Magneto</t>
         </is>
       </c>
       <c r="D1497" t="inlineStr"/>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr">
         <is>
-          <t>RG15980</t>
+          <t>SB9RC-3</t>
         </is>
       </c>
       <c r="B1498" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Bosch</t>
         </is>
       </c>
       <c r="C1498" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
-[...2 lines deleted...]
-      <c r="D1498" t="inlineStr"/>
+          <t>Magneto</t>
+        </is>
+      </c>
+      <c r="D1498" t="inlineStr">
+        <is>
+          <t>SB9RN/W</t>
+        </is>
+      </c>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr">
         <is>
-          <t>RG17980</t>
+          <t>SB9RU-3</t>
         </is>
       </c>
       <c r="B1499" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Bosch</t>
         </is>
       </c>
       <c r="C1499" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
-[...2 lines deleted...]
-      <c r="D1499" t="inlineStr"/>
+          <t>Magneto</t>
+        </is>
+      </c>
+      <c r="D1499" t="inlineStr">
+        <is>
+          <t>SB9RN/W</t>
+        </is>
+      </c>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr">
         <is>
-          <t>RG34720A</t>
+          <t>SF2RW-1</t>
         </is>
       </c>
       <c r="B1500" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>WICO</t>
         </is>
       </c>
       <c r="C1500" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>APU Mag</t>
         </is>
       </c>
       <c r="D1500" t="inlineStr"/>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr">
         <is>
-          <t>RG34720C</t>
+          <t>SF2RW-2</t>
         </is>
       </c>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>WICO</t>
         </is>
       </c>
       <c r="C1501" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>APU Mag</t>
         </is>
       </c>
       <c r="D1501" t="inlineStr"/>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
-          <t>RG34720D</t>
+          <t>SF6LN-12</t>
         </is>
       </c>
       <c r="B1502" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1502" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Magneto</t>
         </is>
       </c>
       <c r="D1502" t="inlineStr"/>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
-          <t>RG34720F</t>
+          <t>SF6LN-8</t>
         </is>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1503" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Magneto</t>
         </is>
       </c>
       <c r="D1503" t="inlineStr"/>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr">
         <is>
-          <t>RG37060-A</t>
+          <t>SF6RN-8</t>
         </is>
       </c>
       <c r="B1504" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1504" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Magneto</t>
         </is>
       </c>
       <c r="D1504" t="inlineStr"/>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr">
         <is>
-          <t>RG52400B</t>
+          <t>SGT520-5</t>
         </is>
       </c>
       <c r="B1505" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Parker</t>
         </is>
       </c>
       <c r="C1505" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
-[...2 lines deleted...]
-      <c r="D1505" t="inlineStr"/>
+          <t>Hyd Damper</t>
+        </is>
+      </c>
+      <c r="D1505" t="inlineStr">
+        <is>
+          <t>204-010-937-7           204-010-937-9</t>
+        </is>
+      </c>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr">
         <is>
-          <t>RG52400D</t>
+          <t>SGT520-6</t>
         </is>
       </c>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Parker</t>
         </is>
       </c>
       <c r="C1506" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
-[...2 lines deleted...]
-      <c r="D1506" t="inlineStr"/>
+          <t>Hyd Damper</t>
+        </is>
+      </c>
+      <c r="D1506" t="inlineStr">
+        <is>
+          <t>204-010-937-7           204-010-937-9</t>
+        </is>
+      </c>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr">
         <is>
-          <t>RG9080</t>
+          <t>SKA104-1</t>
         </is>
       </c>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Synchro Dev</t>
         </is>
       </c>
       <c r="C1507" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Flap Valve</t>
         </is>
       </c>
       <c r="D1507" t="inlineStr"/>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr">
         <is>
-          <t>RR12670K</t>
+          <t>SKA104-3</t>
         </is>
       </c>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Synchro Dev</t>
         </is>
       </c>
       <c r="C1508" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Flap Valve</t>
         </is>
       </c>
       <c r="D1508" t="inlineStr"/>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr">
         <is>
-          <t>RR12670M</t>
+          <t>SM400</t>
         </is>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C1509" t="inlineStr">
         <is>
-          <t>Fuel Pump</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D1509" t="inlineStr"/>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr">
         <is>
-          <t>RR12830A</t>
+          <t>SM50H10</t>
         </is>
       </c>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C1510" t="inlineStr">
         <is>
-          <t>Fuel Boost Pump</t>
-[...6 lines deleted...]
-      </c>
+          <t>Relay</t>
+        </is>
+      </c>
+      <c r="D1510" t="inlineStr"/>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr">
         <is>
-          <t>RR24050C</t>
+          <t>SP-7109</t>
         </is>
       </c>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>Lear Romec</t>
+          <t>Breeze Eastern</t>
         </is>
       </c>
       <c r="C1511" t="inlineStr">
         <is>
-          <t>Hydraulic Pump</t>
-[...2 lines deleted...]
-      <c r="D1511" t="inlineStr"/>
+          <t>Cargo Hook</t>
+        </is>
+      </c>
+      <c r="D1511" t="inlineStr">
+        <is>
+          <t>212-706-103-11</t>
+        </is>
+      </c>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr">
         <is>
-          <t>S-109-3A</t>
+          <t>ST</t>
         </is>
       </c>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>Siren</t>
+          <t>Ametek</t>
         </is>
       </c>
       <c r="C1512" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
-[...2 lines deleted...]
-      <c r="D1512" t="inlineStr"/>
+          <t>Transmitter</t>
+        </is>
+      </c>
+      <c r="D1512" t="inlineStr">
+        <is>
+          <t>ST3A, ST54A, ST62A   ST53A</t>
+        </is>
+      </c>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr">
         <is>
-          <t>S-1200</t>
+          <t>ST-4B</t>
         </is>
       </c>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>US Gauge</t>
         </is>
       </c>
       <c r="C1513" t="inlineStr">
         <is>
-          <t>Magneto</t>
+          <t>Pressure Transmitter</t>
         </is>
       </c>
       <c r="D1513" t="inlineStr">
         <is>
-          <t>10-51365-43R</t>
+          <t>MS28005-2 THRU 4</t>
         </is>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr">
         <is>
-          <t>S-1609-6</t>
+          <t>ST-502H</t>
         </is>
       </c>
       <c r="B1514" t="inlineStr">
         <is>
-          <t>Siren</t>
+          <t>Ametek</t>
         </is>
       </c>
       <c r="C1514" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
-[...2 lines deleted...]
-      <c r="D1514" t="inlineStr"/>
+          <t>Transmitter</t>
+        </is>
+      </c>
+      <c r="D1514" t="inlineStr">
+        <is>
+          <t>99-389014-6                   6604-03</t>
+        </is>
+      </c>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr">
         <is>
-          <t>S-20</t>
+          <t>ST-53A</t>
         </is>
       </c>
       <c r="B1515" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Ametek</t>
         </is>
       </c>
       <c r="C1515" t="inlineStr">
         <is>
-          <t>Magneto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Transmitter</t>
+        </is>
+      </c>
+      <c r="D1515" t="inlineStr"/>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr">
         <is>
-          <t>S-200</t>
+          <t>ST-54A</t>
         </is>
       </c>
       <c r="B1516" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Ametek</t>
         </is>
       </c>
       <c r="C1516" t="inlineStr">
         <is>
-          <t>Magneto</t>
+          <t>Transmitter</t>
         </is>
       </c>
       <c r="D1516" t="inlineStr"/>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr">
         <is>
-          <t>S-2000</t>
+          <t>SX7EL11-4</t>
         </is>
       </c>
       <c r="B1517" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C1517" t="inlineStr">
         <is>
-          <t>Magneto</t>
-[...2 lines deleted...]
-      <c r="D1517" t="inlineStr"/>
+          <t>DC Pwr Panel</t>
+        </is>
+      </c>
+      <c r="D1517" t="inlineStr">
+        <is>
+          <t>114-381023-1</t>
+        </is>
+      </c>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr">
         <is>
-          <t>S6230-63010</t>
+          <t>SX7EL21-1</t>
         </is>
       </c>
       <c r="B1518" t="inlineStr">
         <is>
-          <t>Koehler</t>
+          <t>Eaton</t>
         </is>
       </c>
       <c r="C1518" t="inlineStr">
         <is>
-          <t>Drain Valve</t>
-[...2 lines deleted...]
-      <c r="D1518" t="inlineStr"/>
+          <t>DC Pwr Panel</t>
+        </is>
+      </c>
+      <c r="D1518" t="inlineStr">
+        <is>
+          <t>129-380016-1</t>
+        </is>
+      </c>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr">
         <is>
-          <t>SB-1010-24-2E</t>
+          <t>SYLC50114</t>
         </is>
       </c>
       <c r="B1519" t="inlineStr">
         <is>
-          <t>Phoenix</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1519" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
-[...2 lines deleted...]
-      <c r="D1519" t="inlineStr"/>
+          <t>Actuator, Linear</t>
+        </is>
+      </c>
+      <c r="D1519" t="inlineStr">
+        <is>
+          <t>206-062-214-001</t>
+        </is>
+      </c>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr">
         <is>
-          <t>SB6RN-10</t>
+          <t>SYLC50479</t>
         </is>
       </c>
       <c r="B1520" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1520" t="inlineStr">
         <is>
-          <t>Magneto</t>
+          <t>Actuator, Linear</t>
         </is>
       </c>
       <c r="D1520" t="inlineStr"/>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr">
         <is>
-          <t>SB6RN-8</t>
+          <t>SYLC9548-1</t>
         </is>
       </c>
       <c r="B1521" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1521" t="inlineStr">
         <is>
-          <t>Magneto</t>
+          <t>Actuator, Linear</t>
         </is>
       </c>
       <c r="D1521" t="inlineStr"/>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr">
         <is>
-          <t>SB9RC-3</t>
+          <t>SYLC9868</t>
         </is>
       </c>
       <c r="B1522" t="inlineStr">
         <is>
-          <t>Bosch</t>
+          <t>Barber-Colman</t>
         </is>
       </c>
       <c r="C1522" t="inlineStr">
         <is>
-          <t>Magneto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Actuator, Linear</t>
+        </is>
+      </c>
+      <c r="D1522" t="inlineStr"/>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr">
         <is>
-          <t>SB9RU-3</t>
+          <t>TC17100</t>
         </is>
       </c>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>Bosch</t>
+          <t>Thompson</t>
         </is>
       </c>
       <c r="C1523" t="inlineStr">
         <is>
-          <t>Magneto</t>
-[...6 lines deleted...]
-      </c>
+          <t>Valve</t>
+        </is>
+      </c>
+      <c r="D1523" t="inlineStr"/>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr">
         <is>
-          <t>SF2RW-1</t>
+          <t>TC17200</t>
         </is>
       </c>
       <c r="B1524" t="inlineStr">
         <is>
-          <t>WICO</t>
+          <t>Thompson</t>
         </is>
       </c>
       <c r="C1524" t="inlineStr">
         <is>
-          <t>APU Mag</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D1524" t="inlineStr"/>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
-          <t>SF2RW-2</t>
+          <t>TC17300</t>
         </is>
       </c>
       <c r="B1525" t="inlineStr">
         <is>
-          <t>WICO</t>
+          <t>Thompson</t>
         </is>
       </c>
       <c r="C1525" t="inlineStr">
         <is>
-          <t>APU Mag</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D1525" t="inlineStr"/>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr">
         <is>
-          <t>SF6LN-12</t>
+          <t>TC17400</t>
         </is>
       </c>
       <c r="B1526" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Thompson</t>
         </is>
       </c>
       <c r="C1526" t="inlineStr">
         <is>
-          <t>Magneto</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D1526" t="inlineStr"/>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr">
         <is>
-          <t>SF6LN-8</t>
+          <t>TD805</t>
         </is>
       </c>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Hartman</t>
         </is>
       </c>
       <c r="C1527" t="inlineStr">
         <is>
-          <t>Magneto</t>
+          <t>Relay</t>
         </is>
       </c>
       <c r="D1527" t="inlineStr"/>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr">
         <is>
-          <t>SF6RN-8</t>
+          <t>TF100-2</t>
         </is>
       </c>
       <c r="B1528" t="inlineStr">
         <is>
-          <t>Bendix</t>
+          <t>Thompson</t>
         </is>
       </c>
       <c r="C1528" t="inlineStr">
         <is>
-          <t>Magneto</t>
-[...2 lines deleted...]
-      <c r="D1528" t="inlineStr"/>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D1528" t="inlineStr">
+        <is>
+          <t>AN4101</t>
+        </is>
+      </c>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr">
         <is>
-          <t>SGT520-5</t>
+          <t>TF1500</t>
         </is>
       </c>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>Parker</t>
+          <t>Thompson</t>
         </is>
       </c>
       <c r="C1529" t="inlineStr">
         <is>
-          <t>Hyd Damper</t>
+          <t>Fuel Pumps</t>
         </is>
       </c>
       <c r="D1529" t="inlineStr">
         <is>
-          <t>204-010-937-7           204-010-937-9</t>
+          <t>TF2100-2</t>
         </is>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr">
         <is>
-          <t>SGT520-6</t>
+          <t>TF2100</t>
         </is>
       </c>
       <c r="B1530" t="inlineStr">
         <is>
-          <t>Parker</t>
+          <t>Thompson</t>
         </is>
       </c>
       <c r="C1530" t="inlineStr">
         <is>
-          <t>Hyd Damper</t>
+          <t>Fuel Pumps</t>
         </is>
       </c>
       <c r="D1530" t="inlineStr">
         <is>
-          <t>204-010-937-7           204-010-937-9</t>
+          <t>TF2100-2</t>
         </is>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr">
         <is>
-          <t>SKA104-1</t>
+          <t>TF2300</t>
         </is>
       </c>
       <c r="B1531" t="inlineStr">
         <is>
-          <t>Synchro Dev</t>
+          <t>Thompson</t>
         </is>
       </c>
       <c r="C1531" t="inlineStr">
         <is>
-          <t>Flap Valve</t>
-[...2 lines deleted...]
-      <c r="D1531" t="inlineStr"/>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D1531" t="inlineStr">
+        <is>
+          <t>TF2100-2</t>
+        </is>
+      </c>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr">
         <is>
-          <t>SKA104-3</t>
+          <t>TF3500-4</t>
         </is>
       </c>
       <c r="B1532" t="inlineStr">
         <is>
-          <t>Synchro Dev</t>
+          <t>Thompson</t>
         </is>
       </c>
       <c r="C1532" t="inlineStr">
         <is>
-          <t>Flap Valve</t>
-[...2 lines deleted...]
-      <c r="D1532" t="inlineStr"/>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D1532" t="inlineStr">
+        <is>
+          <t>TF2100-2</t>
+        </is>
+      </c>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr">
         <is>
-          <t>SM400</t>
+          <t>TF3600</t>
         </is>
       </c>
       <c r="B1533" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Thompson</t>
         </is>
       </c>
       <c r="C1533" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...2 lines deleted...]
-      <c r="D1533" t="inlineStr"/>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D1533" t="inlineStr">
+        <is>
+          <t>TF2100-2</t>
+        </is>
+      </c>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr">
         <is>
-          <t>SM50H10</t>
+          <t>TF3800</t>
         </is>
       </c>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>Thompson</t>
         </is>
       </c>
       <c r="C1534" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...2 lines deleted...]
-      <c r="D1534" t="inlineStr"/>
+          <t>Fuel Pumps</t>
+        </is>
+      </c>
+      <c r="D1534" t="inlineStr">
+        <is>
+          <t>TF2100-2</t>
+        </is>
+      </c>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr">
         <is>
-          <t>SP-7102-1</t>
+          <t>TF3900</t>
         </is>
       </c>
       <c r="B1535" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Thompson</t>
         </is>
       </c>
       <c r="C1535" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Fuel Pumps</t>
         </is>
       </c>
       <c r="D1535" t="inlineStr">
         <is>
-          <t>C-100</t>
+          <t>TF2100-2</t>
         </is>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr">
         <is>
-          <t>SP-7109</t>
+          <t>TF400</t>
         </is>
       </c>
       <c r="B1536" t="inlineStr">
         <is>
-          <t>Breeze Eastern</t>
+          <t>Thompson</t>
         </is>
       </c>
       <c r="C1536" t="inlineStr">
         <is>
-          <t>Cargo Hook</t>
+          <t>Fuel Pumps</t>
         </is>
       </c>
       <c r="D1536" t="inlineStr">
         <is>
-          <t>212-706-103-11</t>
+          <t>TF2100-2</t>
         </is>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr">
         <is>
-          <t>ST</t>
+          <t>TF800</t>
         </is>
       </c>
       <c r="B1537" t="inlineStr">
         <is>
-          <t>Ametek</t>
+          <t>Thompson</t>
         </is>
       </c>
       <c r="C1537" t="inlineStr">
         <is>
-          <t>Transmitter</t>
+          <t>Fuel Pumps</t>
         </is>
       </c>
       <c r="D1537" t="inlineStr">
         <is>
-          <t>ST3A, ST54A, ST62A   ST53A</t>
+          <t>TF2100-2</t>
         </is>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr">
         <is>
-          <t>ST-4B</t>
+          <t>TF900-5</t>
         </is>
       </c>
       <c r="B1538" t="inlineStr">
         <is>
-          <t>US Gauge</t>
+          <t>Thompson</t>
         </is>
       </c>
       <c r="C1538" t="inlineStr">
         <is>
-          <t>Pressure Transmitter</t>
+          <t>Fuel Pumps</t>
         </is>
       </c>
       <c r="D1538" t="inlineStr">
         <is>
-          <t>MS28005-2 THRU 4</t>
+          <t>TF2100-2</t>
         </is>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr">
         <is>
-          <t>ST-502H</t>
+          <t>TF900-6</t>
         </is>
       </c>
       <c r="B1539" t="inlineStr">
         <is>
-          <t>Ametek</t>
+          <t>Thompson</t>
         </is>
       </c>
       <c r="C1539" t="inlineStr">
         <is>
-          <t>Transmitter</t>
+          <t>Fuel Pumps</t>
         </is>
       </c>
       <c r="D1539" t="inlineStr">
         <is>
-          <t>99-389014-6                   6604-03</t>
+          <t>TF2100-2</t>
         </is>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" t="inlineStr">
         <is>
-          <t>ST-53A</t>
+          <t>TG255-001</t>
         </is>
       </c>
       <c r="B1540" t="inlineStr">
         <is>
-          <t>Ametek</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C1540" t="inlineStr">
         <is>
-          <t>Transmitter</t>
-[...2 lines deleted...]
-      <c r="D1540" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D1540" t="inlineStr">
+        <is>
+          <t>MS25038-4</t>
+        </is>
+      </c>
     </row>
     <row r="1541">
       <c r="A1541" t="inlineStr">
         <is>
-          <t>ST-54A</t>
+          <t>TG255-002</t>
         </is>
       </c>
       <c r="B1541" t="inlineStr">
         <is>
-          <t>Ametek</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C1541" t="inlineStr">
         <is>
-          <t>Transmitter</t>
-[...2 lines deleted...]
-      <c r="D1541" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D1541" t="inlineStr">
+        <is>
+          <t>MS25038-4</t>
+        </is>
+      </c>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr">
         <is>
-          <t>SX7EL11-4</t>
+          <t>TG255-003</t>
         </is>
       </c>
       <c r="B1542" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C1542" t="inlineStr">
         <is>
-          <t>DC Pwr Panel</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D1542" t="inlineStr">
         <is>
-          <t>114-381023-1</t>
+          <t>MS25038-4</t>
         </is>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr">
         <is>
-          <t>SX7EL21-1</t>
+          <t>TG255-004</t>
         </is>
       </c>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>Eaton</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C1543" t="inlineStr">
         <is>
-          <t>DC Pwr Panel</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D1543" t="inlineStr">
         <is>
-          <t>129-380016-1</t>
+          <t>MS25038-4</t>
         </is>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr">
         <is>
-          <t>SYLC50114</t>
+          <t>TG255-005</t>
         </is>
       </c>
       <c r="B1544" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C1544" t="inlineStr">
         <is>
-          <t>Actuator, Linear</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D1544" t="inlineStr">
         <is>
-          <t>206-062-214-001</t>
+          <t>MS25038-4</t>
         </is>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr">
         <is>
-          <t>SYLC50479</t>
+          <t>TG255-006</t>
         </is>
       </c>
       <c r="B1545" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C1545" t="inlineStr">
         <is>
-          <t>Actuator, Linear</t>
-[...2 lines deleted...]
-      <c r="D1545" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D1545" t="inlineStr">
+        <is>
+          <t>MS25038-4</t>
+        </is>
+      </c>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr">
         <is>
-          <t>SYLC9548-1</t>
+          <t>TG255-007</t>
         </is>
       </c>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C1546" t="inlineStr">
         <is>
-          <t>Actuator, Linear</t>
-[...2 lines deleted...]
-      <c r="D1546" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D1546" t="inlineStr">
+        <is>
+          <t>MS25038-4</t>
+        </is>
+      </c>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr">
         <is>
-          <t>SYLC9868</t>
+          <t>TG255-008</t>
         </is>
       </c>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>Barber-Colman</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C1547" t="inlineStr">
         <is>
-          <t>Actuator, Linear</t>
-[...2 lines deleted...]
-      <c r="D1547" t="inlineStr"/>
+          <t>Tach generator</t>
+        </is>
+      </c>
+      <c r="D1547" t="inlineStr">
+        <is>
+          <t>MS25038-4</t>
+        </is>
+      </c>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr">
         <is>
-          <t>TC17100</t>
+          <t>TG455-001</t>
         </is>
       </c>
       <c r="B1548" t="inlineStr">
         <is>
-          <t>Thompson</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C1548" t="inlineStr">
         <is>
-          <t>Valve</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D1548" t="inlineStr"/>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr">
         <is>
-          <t>TC17200</t>
+          <t>TG455-005</t>
         </is>
       </c>
       <c r="B1549" t="inlineStr">
         <is>
-          <t>Thompson</t>
+          <t>AAE</t>
         </is>
       </c>
       <c r="C1549" t="inlineStr">
         <is>
-          <t>Valve</t>
+          <t>Tach generator</t>
         </is>
       </c>
       <c r="D1549" t="inlineStr"/>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr">
         <is>
-          <t>TC17300</t>
+          <t>TJ-13</t>
         </is>
       </c>
       <c r="B1550" t="inlineStr">
         <is>
-          <t>Thompson</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C1550" t="inlineStr">
         <is>
-          <t>Valve</t>
-[...2 lines deleted...]
-      <c r="D1550" t="inlineStr"/>
+          <t>Fuel X-mitter</t>
+        </is>
+      </c>
+      <c r="D1550" t="inlineStr">
+        <is>
+          <t>56949-29B</t>
+        </is>
+      </c>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr">
         <is>
-          <t>TC17400</t>
+          <t>TJ-17</t>
         </is>
       </c>
       <c r="B1551" t="inlineStr">
         <is>
-          <t>Thompson</t>
+          <t>G.E.</t>
         </is>
       </c>
       <c r="C1551" t="inlineStr">
         <is>
-          <t>Valve</t>
-[...2 lines deleted...]
-      <c r="D1551" t="inlineStr"/>
+          <t>Fuel X-mitter</t>
+        </is>
+      </c>
+      <c r="D1551" t="inlineStr">
+        <is>
+          <t>C3PT5-5</t>
+        </is>
+      </c>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr">
         <is>
-          <t>TD805</t>
+          <t>TP20-0129</t>
         </is>
       </c>
       <c r="B1552" t="inlineStr">
         <is>
-          <t>Hartman</t>
+          <t>Garrett</t>
         </is>
       </c>
       <c r="C1552" t="inlineStr">
         <is>
-          <t>Relay</t>
-[...2 lines deleted...]
-      <c r="D1552" t="inlineStr"/>
+          <t>Controller</t>
+        </is>
+      </c>
+      <c r="D1552" t="inlineStr">
+        <is>
+          <t>LW10098                       470998-9002                   270886-90</t>
+        </is>
+      </c>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr">
         <is>
-          <t>TF100-2</t>
+          <t>U9500</t>
         </is>
       </c>
       <c r="B1553" t="inlineStr">
         <is>
-          <t>Thompson</t>
+          <t>UAP</t>
         </is>
       </c>
       <c r="C1553" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
-[...6 lines deleted...]
-      </c>
+          <t>Oil Solenoid</t>
+        </is>
+      </c>
+      <c r="D1553" t="inlineStr"/>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr">
         <is>
-          <t>TF1500</t>
+          <t>V5000-121</t>
         </is>
       </c>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>Thompson</t>
+          <t>VAlcor</t>
         </is>
       </c>
       <c r="C1554" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Solenoid Valve</t>
         </is>
       </c>
       <c r="D1554" t="inlineStr">
         <is>
-          <t>TF2100-2</t>
+          <t>3101396-X</t>
         </is>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr">
         <is>
-          <t>TF2100</t>
+          <t>V5000-161</t>
         </is>
       </c>
       <c r="B1555" t="inlineStr">
         <is>
-          <t>Thompson</t>
+          <t>VAlcor</t>
         </is>
       </c>
       <c r="C1555" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Solenoid Valve</t>
         </is>
       </c>
       <c r="D1555" t="inlineStr">
         <is>
-          <t>TF2100-2</t>
+          <t>692545 Series</t>
         </is>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr">
         <is>
-          <t>TF2300</t>
+          <t>VJR</t>
         </is>
       </c>
       <c r="B1556" t="inlineStr">
         <is>
-          <t>Thompson</t>
+          <t>Bosch</t>
         </is>
       </c>
       <c r="C1556" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ignition Vibrator</t>
+        </is>
+      </c>
+      <c r="D1556" t="inlineStr"/>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr">
         <is>
-          <t>TF3500-4</t>
+          <t>VJS</t>
         </is>
       </c>
       <c r="B1557" t="inlineStr">
         <is>
-          <t>Thompson</t>
+          <t>Bosch</t>
         </is>
       </c>
       <c r="C1557" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ignition Vibrator</t>
+        </is>
+      </c>
+      <c r="D1557" t="inlineStr"/>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr">
         <is>
-          <t>TF3600</t>
+          <t>VR-1010-24-1A</t>
         </is>
       </c>
       <c r="B1558" t="inlineStr">
         <is>
-          <t>Thompson</t>
+          <t>Phoenix</t>
         </is>
       </c>
       <c r="C1558" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
-[...6 lines deleted...]
-      </c>
+          <t>Voltage Regulator</t>
+        </is>
+      </c>
+      <c r="D1558" t="inlineStr"/>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr">
         <is>
-          <t>TF3800</t>
+          <t>VR-1010-24-2A</t>
         </is>
       </c>
       <c r="B1559" t="inlineStr">
         <is>
-          <t>Thompson</t>
+          <t>Phoenix</t>
         </is>
       </c>
       <c r="C1559" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
-[...6 lines deleted...]
-      </c>
+          <t>Voltage Regulator</t>
+        </is>
+      </c>
+      <c r="D1559" t="inlineStr"/>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr">
         <is>
-          <t>TF3900</t>
+          <t>VR-1010-24-2AW</t>
         </is>
       </c>
       <c r="B1560" t="inlineStr">
         <is>
-          <t>Thompson</t>
+          <t>Phoenix</t>
         </is>
       </c>
       <c r="C1560" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
-[...6 lines deleted...]
-      </c>
+          <t>Voltage Regulator</t>
+        </is>
+      </c>
+      <c r="D1560" t="inlineStr"/>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr">
         <is>
-          <t>TF400</t>
+          <t>VR204</t>
         </is>
       </c>
       <c r="B1561" t="inlineStr">
         <is>
-          <t>Thompson</t>
+          <t>LSI</t>
         </is>
       </c>
       <c r="C1561" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
-[...6 lines deleted...]
-      </c>
+          <t>Voltage Regulator</t>
+        </is>
+      </c>
+      <c r="D1561" t="inlineStr"/>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr">
         <is>
-          <t>TF800</t>
+          <t>W7925-1D</t>
         </is>
       </c>
       <c r="B1562" t="inlineStr">
         <is>
-          <t>Thompson</t>
+          <t>Whittaker</t>
         </is>
       </c>
       <c r="C1562" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
+          <t>Valve</t>
         </is>
       </c>
       <c r="D1562" t="inlineStr">
         <is>
-          <t>TF2100-2</t>
+          <t>BOTH BOOKS</t>
         </is>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr">
         <is>
-          <t>TF900-5</t>
+          <t>WA775</t>
         </is>
       </c>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>Thompson</t>
+          <t>Whittaker</t>
         </is>
       </c>
       <c r="C1563" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shutoff Valve</t>
+        </is>
+      </c>
+      <c r="D1563" t="inlineStr"/>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr">
         <is>
-          <t>TF900-6</t>
+          <t>WE475</t>
         </is>
       </c>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>Thompson</t>
+          <t>Whittaker</t>
         </is>
       </c>
       <c r="C1564" t="inlineStr">
         <is>
-          <t>Fuel Pumps</t>
-[...6 lines deleted...]
-      </c>
+          <t>Shutoff Valve</t>
+        </is>
+      </c>
+      <c r="D1564" t="inlineStr"/>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr">
         <is>
-          <t>TG255-001</t>
+          <t>WTC2112-1</t>
         </is>
       </c>
       <c r="B1565" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Wiebel</t>
         </is>
       </c>
       <c r="C1565" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hand Pump</t>
+        </is>
+      </c>
+      <c r="D1565" t="inlineStr"/>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr">
         <is>
-          <t>TG255-002</t>
+          <t>WTC2114-1</t>
         </is>
       </c>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Wiebel</t>
         </is>
       </c>
       <c r="C1566" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gear Actuator</t>
+        </is>
+      </c>
+      <c r="D1566" t="inlineStr"/>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr">
         <is>
-          <t>TG255-003</t>
+          <t>WTC2115-1</t>
         </is>
       </c>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Ozone</t>
         </is>
       </c>
       <c r="C1567" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Actuator</t>
         </is>
       </c>
       <c r="D1567" t="inlineStr">
         <is>
-          <t>MS25038-4</t>
+          <t>OAS2923-3</t>
         </is>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr">
         <is>
-          <t>TG255-004</t>
+          <t>WTC2225-1</t>
         </is>
       </c>
       <c r="B1568" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Wiebel</t>
         </is>
       </c>
       <c r="C1568" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gear Actuator</t>
+        </is>
+      </c>
+      <c r="D1568" t="inlineStr"/>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr">
         <is>
-          <t>TG255-005</t>
+          <t>WZ1V012</t>
         </is>
       </c>
       <c r="B1569" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Universal</t>
         </is>
       </c>
       <c r="C1569" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Motor</t>
+        </is>
+      </c>
+      <c r="D1569" t="inlineStr"/>
     </row>
     <row r="1570">
       <c r="A1570" t="inlineStr">
         <is>
-          <t>TG255-006</t>
+          <t>WZ1V013</t>
         </is>
       </c>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Universal</t>
         </is>
       </c>
       <c r="C1570" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Motor</t>
+        </is>
+      </c>
+      <c r="D1570" t="inlineStr"/>
     </row>
     <row r="1571">
       <c r="A1571" t="inlineStr">
         <is>
-          <t>TG255-007</t>
+          <t>X702-329</t>
         </is>
       </c>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Axivane</t>
         </is>
       </c>
       <c r="C1571" t="inlineStr">
         <is>
-          <t>Tach generator</t>
+          <t>Blower Assy</t>
         </is>
       </c>
       <c r="D1571" t="inlineStr">
         <is>
-          <t>MS25038-4</t>
+          <t>Model AVR62-46D1600</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr">
         <is>
-          <t>TG255-008</t>
+          <t>XW20173-3</t>
         </is>
       </c>
       <c r="B1572" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C1572" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wiper Motor</t>
+        </is>
+      </c>
+      <c r="D1572" t="inlineStr"/>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr">
         <is>
-          <t>TG455-001</t>
+          <t>XW20173-G2</t>
         </is>
       </c>
       <c r="B1573" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Rosemount</t>
         </is>
       </c>
       <c r="C1573" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...2 lines deleted...]
-      <c r="D1573" t="inlineStr"/>
+          <t>Motor assy</t>
+        </is>
+      </c>
+      <c r="D1573" t="inlineStr">
+        <is>
+          <t>2311M50-2</t>
+        </is>
+      </c>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr">
         <is>
-          <t>TG455-005</t>
+          <t>XW20345</t>
         </is>
       </c>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>AAE</t>
+          <t>Rosemount</t>
         </is>
       </c>
       <c r="C1574" t="inlineStr">
         <is>
-          <t>Tach generator</t>
-[...2 lines deleted...]
-      <c r="D1574" t="inlineStr"/>
+          <t>Converter assy</t>
+        </is>
+      </c>
+      <c r="D1574" t="inlineStr">
+        <is>
+          <t>2312M30-7</t>
+        </is>
+      </c>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr">
         <is>
-          <t>TJ-13</t>
+          <t>XW20527-2</t>
         </is>
       </c>
       <c r="B1575" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C1575" t="inlineStr">
         <is>
-          <t>Fuel X-mitter</t>
-[...6 lines deleted...]
-      </c>
+          <t>wiper motor</t>
+        </is>
+      </c>
+      <c r="D1575" t="inlineStr"/>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr">
         <is>
-          <t>TJ-17</t>
+          <t>XW21094-3</t>
         </is>
       </c>
       <c r="B1576" t="inlineStr">
         <is>
-          <t>G.E.</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C1576" t="inlineStr">
         <is>
-          <t>Fuel X-mitter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Converter assy</t>
+        </is>
+      </c>
+      <c r="D1576" t="inlineStr"/>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr">
         <is>
-          <t>TP20-0129</t>
+          <t>XW21094-4</t>
         </is>
       </c>
       <c r="B1577" t="inlineStr">
         <is>
-          <t>Garrett</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C1577" t="inlineStr">
         <is>
-          <t>Controller</t>
-[...6 lines deleted...]
-      </c>
+          <t>Converter assy</t>
+        </is>
+      </c>
+      <c r="D1577" t="inlineStr"/>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr">
         <is>
-          <t>U9500</t>
+          <t>XW21121-227-56</t>
         </is>
       </c>
       <c r="B1578" t="inlineStr">
         <is>
-          <t>UAP</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C1578" t="inlineStr">
         <is>
-          <t>Oil Solenoid</t>
+          <t>Motor assy</t>
         </is>
       </c>
       <c r="D1578" t="inlineStr"/>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr">
         <is>
-          <t>V5000-121</t>
+          <t>XW21125-M1/2</t>
         </is>
       </c>
       <c r="B1579" t="inlineStr">
         <is>
-          <t>VAlcor</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C1579" t="inlineStr">
         <is>
-          <t>Solenoid Valve</t>
+          <t>Motor assy</t>
         </is>
       </c>
       <c r="D1579" t="inlineStr">
         <is>
-          <t>3101396-X</t>
+          <t>2311M87</t>
         </is>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr">
         <is>
-          <t>V5000-161</t>
+          <t>XW21157-2</t>
         </is>
       </c>
       <c r="B1580" t="inlineStr">
         <is>
-          <t>VAlcor</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C1580" t="inlineStr">
         <is>
-          <t>Solenoid Valve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Motor assy</t>
+        </is>
+      </c>
+      <c r="D1580" t="inlineStr"/>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr">
         <is>
-          <t>VJR</t>
+          <t>XW21160-G1</t>
         </is>
       </c>
       <c r="B1581" t="inlineStr">
         <is>
-          <t>Bosch</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C1581" t="inlineStr">
         <is>
-          <t>Ignition Vibrator</t>
-[...2 lines deleted...]
-      <c r="D1581" t="inlineStr"/>
+          <t>Motor Assy</t>
+        </is>
+      </c>
+      <c r="D1581" t="inlineStr">
+        <is>
+          <t>2311M95</t>
+        </is>
+      </c>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr">
         <is>
-          <t>VJS</t>
+          <t>XW21160-G2</t>
         </is>
       </c>
       <c r="B1582" t="inlineStr">
         <is>
-          <t>Bosch</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C1582" t="inlineStr">
         <is>
-          <t>Ignition Vibrator</t>
-[...2 lines deleted...]
-      <c r="D1582" t="inlineStr"/>
+          <t>Motor Assy</t>
+        </is>
+      </c>
+      <c r="D1582" t="inlineStr">
+        <is>
+          <t>2311M95</t>
+        </is>
+      </c>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr">
         <is>
-          <t>VR-1010-24-1A</t>
+          <t>XW21172</t>
         </is>
       </c>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>Phoenix</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C1583" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
-[...2 lines deleted...]
-      <c r="D1583" t="inlineStr"/>
+          <t>Motor assy</t>
+        </is>
+      </c>
+      <c r="D1583" t="inlineStr">
+        <is>
+          <t>204-070-907-001              204-070-907-002               2313M-20-3                  2313M-20-4</t>
+        </is>
+      </c>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr">
         <is>
-          <t>VR-1010-24-2A</t>
+          <t>XW21174-369</t>
         </is>
       </c>
       <c r="B1584" t="inlineStr">
         <is>
-          <t>Phoenix</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C1584" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
-[...2 lines deleted...]
-      <c r="D1584" t="inlineStr"/>
+          <t>Motor assy</t>
+        </is>
+      </c>
+      <c r="D1584" t="inlineStr">
+        <is>
+          <t>204-070-907-001              204-070-907-002       XW31174-369-R64</t>
+        </is>
+      </c>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr">
         <is>
-          <t>VR-1010-24-2AW</t>
+          <t>XW21954-12</t>
         </is>
       </c>
       <c r="B1585" t="inlineStr">
         <is>
-          <t>Phoenix</t>
+          <t>Alco</t>
         </is>
       </c>
       <c r="C1585" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
-[...2 lines deleted...]
-      <c r="D1585" t="inlineStr"/>
+          <t>Motor assy</t>
+        </is>
+      </c>
+      <c r="D1585" t="inlineStr">
+        <is>
+          <t>214-073-902-012</t>
+        </is>
+      </c>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr">
         <is>
-          <t>VR204</t>
+          <t>Y-150</t>
         </is>
       </c>
       <c r="B1586" t="inlineStr">
         <is>
-          <t>LSI</t>
+          <t>Bendix</t>
         </is>
       </c>
       <c r="C1586" t="inlineStr">
         <is>
-          <t>Voltage Regulator</t>
+          <t>Starter</t>
         </is>
       </c>
       <c r="D1586" t="inlineStr"/>
-    </row>
-[...492 lines deleted...]
-      <c r="D1611" t="inlineStr"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>