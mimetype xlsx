--- v6 (2026-08-05)
+++ v7 (2026-08-25)
@@ -469,51 +469,51 @@
         <is>
           <t>Capabilities</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>https://silindustries.com</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Generated:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2026-08-04 20:22:06</t>
+          <t>2026-08-25 12:07:40</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Brands</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Categories</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>