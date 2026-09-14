--- v7 (2026-08-25)
+++ v8 (2026-09-14)
@@ -469,51 +469,51 @@
         <is>
           <t>Capabilities</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>https://silindustries.com</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Generated:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2026-08-25 12:07:40</t>
+          <t>2026-09-14 13:42:14</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Brands</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Categories</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>