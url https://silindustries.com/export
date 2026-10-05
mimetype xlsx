--- v8 (2026-09-14)
+++ v9 (2026-10-05)
@@ -469,51 +469,51 @@
         <is>
           <t>Capabilities</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>https://silindustries.com</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Generated:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2026-09-14 13:42:14</t>
+          <t>2026-10-05 02:02:21</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Brands</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Categories</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>