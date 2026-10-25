--- v9 (2026-10-05)
+++ v10 (2026-10-25)
@@ -469,51 +469,51 @@
         <is>
           <t>Capabilities</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>https://silindustries.com</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Generated:</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2026-10-05 02:02:21</t>
+          <t>2026-10-25 07:54:34</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Brands</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Categories</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>